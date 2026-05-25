--- v1 (2026-03-15)
+++ v2 (2026-05-25)
@@ -158,66 +158,66 @@
   <si>
     <t>Калинин Андрей</t>
   </si>
   <si>
     <t>Лещенко Николай</t>
   </si>
   <si>
     <t>Лю Игорь</t>
   </si>
   <si>
     <t>Черкасский Константин</t>
   </si>
   <si>
     <t>Шарапков Олег</t>
   </si>
   <si>
     <t>Шаров Олег</t>
   </si>
   <si>
     <t>Щербин Леонид</t>
   </si>
   <si>
     <t>Kuzikayn Garik</t>
   </si>
   <si>
+    <t>Litosh Anatolii</t>
+  </si>
+  <si>
     <t>Букша Валерий</t>
   </si>
   <si>
     <t>Войнович Александр</t>
   </si>
   <si>
     <t>Киселёв Александр</t>
   </si>
   <si>
     <t>Клименко Виталий</t>
   </si>
   <si>
     <t>Костенко Анатолий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Литош Анатолий</t>
   </si>
   <si>
     <t>Медведев Александр</t>
   </si>
   <si>
     <t>Михайлов Валерий</t>
   </si>
   <si>
     <t>Омельченко Михаил</t>
   </si>
   <si>
     <t>Орлов Дмитрий</t>
   </si>
   <si>
     <t>Орловский Сергей</t>
   </si>
   <si>
     <t>Пензов Николай</t>
   </si>
   <si>
     <t>Сагомоньян Арсен</t>
   </si>
   <si>
     <t>Сметанин Владимир</t>
   </si>
@@ -1536,157 +1536,157 @@
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C39" s="8">
         <v>1967</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>91</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="8">
-        <v>1975</v>
+        <v>1971</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>91</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C41" s="8">
-        <v>1971</v>
+        <v>1975</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>91</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>115</v>
+        <v>98</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C42" s="8">
-        <v>1973</v>
+        <v>1971</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>91</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>99</v>
+        <v>115</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="8">
-        <v>1971</v>
+        <v>1973</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="8">
-        <v>1973</v>
+        <v>1971</v>
       </c>
       <c r="D44" s="8" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E44" s="9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C45" s="8">
-        <v>1971</v>
+        <v>1973</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>91</v>
       </c>
       <c r="E45" s="9" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C46" s="8">
         <v>1969</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>91</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>