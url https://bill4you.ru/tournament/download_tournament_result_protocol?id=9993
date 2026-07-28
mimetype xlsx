--- v2 (2026-05-25)
+++ v3 (2026-07-28)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>Доберман, Ростов-на-Дону</t>
   </si>
   <si>
     <t>Золотая Лига Русского бильярда" Ростов на Дону 6 этап, 50-59</t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
-    <t>18.01.2026, Доберман, Ростов-на-Дону, Россия, Ростовская область, Ростов-на-Дону, ул. Суворова,  91</t>
+    <t>18.01.2026, Доберман, Ростов-на-Дону, Россия, Ростовская область, Ростов-на-Дону, ул. Красноармейская,  157</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 61</t>
   </si>
   <si>
     <t>65 - 69</t>
   </si>