--- v0 (2025-12-27)
+++ v1 (2026-08-27)
@@ -20,129 +20,129 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t xml:space="preserve">ФБС Новосибирской области </t>
   </si>
   <si>
     <t>Лига ветеранов бильярда НСО (70+) Итоговый-2025!</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>27.12.2025, "Федерация", Россия, Новосибирская область, Новосибирск, ул. Вокзальная магистраль,  д. 1б</t>
+    <t>27.12.2025, "Федерация", Russian Federation, Novosibirsk Region, Novosibirsk, ул. Вокзальная магистраль,  д. 1б</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Калинин Владимир</t>
+    <t>Kalinin Vladimir</t>
   </si>
   <si>
-    <t>Фокин Юрий</t>
+    <t>Fokin Yuriy</t>
   </si>
   <si>
-    <t>Худяшов Михаил</t>
+    <t>Hudyashov Mihail</t>
   </si>
   <si>
-    <t>Узакбаев Рустам</t>
+    <t>Uzakbaev Rustam</t>
   </si>
   <si>
-    <t>Башмаков Вячеслав</t>
+    <t>Bashmakov Vyacheslav</t>
   </si>
   <si>
-    <t>Галай Иван</t>
+    <t>Galay Ivan</t>
   </si>
   <si>
-    <t>Набивич Вячеслав</t>
+    <t>Nabivich Vyacheslav</t>
   </si>
   <si>
-    <t>Сухих Владимир</t>
+    <t>Suhih Vladimir</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Михалицын Александр</t>
+    <t>Mihalicyn Aleksandr</t>
   </si>
   <si>
-    <t>Емельянова Светлана</t>
+    <t>Emelyanova Svetlana</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Новосибирск</t>
+    <t>Novosibirsk</t>
   </si>
   <si>
-    <t>Бердск</t>
+    <t>Berdsk</t>
   </si>
   <si>
-    <t>рабочий посёлок Ордынское</t>
+    <t>rabochiy posyolok Ordynskoye</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>