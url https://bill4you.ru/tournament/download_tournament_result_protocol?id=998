--- v1 (2026-01-10)
+++ v2 (2026-08-21)
@@ -20,258 +20,258 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>ФБСР</t>
   </si>
   <si>
     <t>7-й этап кубка России по пулу 2022</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>12.11.2022, Москвич, Россия, Москва, пр-кт. Волгоградский дом 46/15 стр.10</t>
+    <t>12.11.2022, Москвич, Russian Federation, Moscow, пр-кт. Волгоградский дом 46/15 стр.10</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Буслаев Евгений</t>
+    <t>Buslaev Evgeniy</t>
   </si>
   <si>
-    <t>Золотилов Константин</t>
+    <t>Zolotilov Konstantin</t>
   </si>
   <si>
-    <t>Ковалерчик Арсений</t>
+    <t>Kovalerchik Arseniy</t>
   </si>
   <si>
-    <t>Луцкер Сергей</t>
+    <t>Lucker Sergey</t>
   </si>
   <si>
-    <t>Гришин Роман</t>
+    <t>Dem'anov Sergej</t>
   </si>
   <si>
-    <t>Демьянов Сергей</t>
+    <t>Grisin Roman</t>
   </si>
   <si>
-    <t>Журавлев Александр</t>
+    <t>Matvienko Vladimir</t>
   </si>
   <si>
-    <t>Матвиенко Владимир</t>
+    <t>Zuravlev Aleksandr</t>
   </si>
   <si>
-    <t>Балакан Мария</t>
+    <t>Balakan Mariia</t>
   </si>
   <si>
-    <t>Дзускаев Андрей</t>
+    <t>Chernyshov Aleksandr</t>
   </si>
   <si>
-    <t>Михайлов Леонид</t>
+    <t>Dzuskaev Andrei</t>
   </si>
   <si>
-    <t>Новоселов Михаил</t>
+    <t>Mihajlov Leonid</t>
   </si>
   <si>
-    <t>Перов Семён</t>
+    <t>Novoselov Mihail</t>
   </si>
   <si>
-    <t>Ревенков Александр</t>
+    <t>Perov Semen</t>
   </si>
   <si>
-    <t>Родин Дмитрий</t>
+    <t>Revenkov Alexandr</t>
   </si>
   <si>
-    <t>Чернышов Александр</t>
+    <t>Rodin Dmitry</t>
   </si>
   <si>
-    <t>Анисимов Никита</t>
+    <t>Anisimov Nikita</t>
   </si>
   <si>
-    <t>Дужнов Вадим</t>
+    <t>Duznov Vadim</t>
   </si>
   <si>
-    <t>Матвиенко Ника</t>
+    <t>Matvienko Nika</t>
   </si>
   <si>
-    <t>Пименова Ника</t>
+    <t>Pimenova Nika</t>
   </si>
   <si>
-    <t>Плиско Антон</t>
+    <t>Plisko Anton</t>
   </si>
   <si>
-    <t>Свинцов Егор</t>
+    <t>Serbakov Vadim</t>
   </si>
   <si>
-    <t>Шалагин Максим</t>
+    <t>Shalagin Maxim</t>
   </si>
   <si>
-    <t>Щербаков Вадим</t>
+    <t>Svincov Egor</t>
   </si>
   <si>
-    <t>Гранкина Елизавета</t>
+    <t>Grankina Elizaveta</t>
   </si>
   <si>
-    <t>Калинин Михаил</t>
+    <t>Kalinin Mihail</t>
   </si>
   <si>
-    <t>Левин Илья</t>
+    <t>Levin Il'a</t>
   </si>
   <si>
-    <t>Петров Леонид</t>
+    <t>Petrov Leonid</t>
   </si>
   <si>
-    <t>Русов Артур</t>
+    <t>Rusov Artur</t>
   </si>
   <si>
-    <t>Сазонов Павел</t>
+    <t>Sazonov Pavel</t>
   </si>
   <si>
-    <t>Слепченков Фёдор</t>
+    <t>Slepchenkov Fedor</t>
   </si>
   <si>
-    <t>Шурупов Дмитрий</t>
+    <t>Surupov Dmitrij</t>
   </si>
   <si>
-    <t>Коковкина Алла</t>
+    <t>Frolov Denis</t>
   </si>
   <si>
-    <t>Котов Михаил</t>
+    <t>Kokovkina Alla</t>
   </si>
   <si>
-    <t>Лобода Артем</t>
+    <t>Kotov Mihail</t>
   </si>
   <si>
-    <t>Лыпкань Таисия</t>
+    <t>Loboda Artem</t>
   </si>
   <si>
-    <t>Мазурова Анастасия</t>
+    <t>Lypkan' Taisia</t>
   </si>
   <si>
-    <t>Петухова Антонина</t>
+    <t>Mazurova Anastasia</t>
   </si>
   <si>
-    <t>Пронин Дмитрий</t>
+    <t>Petuhova Antonina</t>
   </si>
   <si>
-    <t>Родионов Виталий</t>
+    <t>Pronin Dmitrij</t>
   </si>
   <si>
-    <t>Рязанова Екатерина</t>
+    <t>Razanova Ekaterina</t>
   </si>
   <si>
-    <t>Сорокина Екатерина</t>
+    <t>Rodionov Vitalij</t>
   </si>
   <si>
-    <t>Фролов Денис</t>
+    <t>Salagin Urij</t>
   </si>
   <si>
-    <t>Шалагин Юрий</t>
+    <t>Sepeleva Ksenia</t>
   </si>
   <si>
-    <t>Шепелёва Ксения</t>
+    <t>Sestakov Mihail</t>
   </si>
   <si>
-    <t>Шестаков Михаил</t>
+    <t>Smerlo Sof'a</t>
   </si>
   <si>
-    <t>Шмерло Софья</t>
+    <t>Smykova Milanna</t>
   </si>
   <si>
-    <t>Шмыкова Миланна</t>
+    <t>Sorokina Ekaterina</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -812,271 +812,271 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>1997</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>2001</v>
+        <v>1992</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1992</v>
+        <v>2001</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>2005</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>1981</v>
+        <v>2006</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>2007</v>
+        <v>1981</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>2001</v>
+        <v>2007</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>2003</v>
+        <v>1999</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>2004</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E24" s="9" t="s">
@@ -1152,94 +1152,94 @@
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
         <v>1999</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>2005</v>
+        <v>1986</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
         <v>2011</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1986</v>
+        <v>2005</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>2006</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F32" s="1"/>
@@ -1369,353 +1369,353 @@
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
         <v>1995</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="C40" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C40" s="8"/>
       <c r="D40" s="8" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
-        <v>2005</v>
+        <v>1981</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="D42" s="8" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
-        <v>2008</v>
+        <v>2001</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="D44" s="8" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
-        <v>2010</v>
+        <v>2004</v>
       </c>
       <c r="D45" s="8" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8">
-        <v>1997</v>
+        <v>2010</v>
       </c>
       <c r="D46" s="8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C47" s="8">
-        <v>2000</v>
+        <v>1997</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C48" s="8">
         <v>1981</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C49" s="8">
-        <v>2008</v>
+        <v>2000</v>
       </c>
       <c r="D49" s="8" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="C50" s="8"/>
+      <c r="C50" s="8">
+        <v>2008</v>
+      </c>
       <c r="D50" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C51" s="8">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="D51" s="8" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C52" s="8">
-        <v>2011</v>
+        <v>2005</v>
       </c>
       <c r="D52" s="8" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C53" s="8">
-        <v>2005</v>
+        <v>1997</v>
       </c>
       <c r="D53" s="8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C54" s="8">
-        <v>1997</v>
+        <v>2008</v>
       </c>
       <c r="D54" s="8" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C55" s="8">
         <v>2008</v>
       </c>
       <c r="D55" s="8" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="10"/>
       <c r="B56" s="7"/>
       <c r="C56" s="7"/>
       <c r="D56" s="7"/>
       <c r="E56" s="7"/>
       <c r="F56" s="7"/>
       <c r="G56" s="7"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="10"/>
       <c r="B57" s="7"/>
       <c r="C57" s="7"/>
       <c r="D57" s="7"/>
       <c r="E57" s="7"/>
       <c r="F57" s="7"/>