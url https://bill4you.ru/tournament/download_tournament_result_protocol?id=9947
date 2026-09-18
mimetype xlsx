--- v0 (2026-01-19)
+++ v1 (2026-09-18)
@@ -20,153 +20,153 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Academia Billiards (Ташкент, ул Иззат)</t>
   </si>
   <si>
     <t>В честь открытие 2</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>22.12.2025, Academia Billiards (Ташкент, ул Иззат), Узбекистан, Ташкентская область, Ташкент, Яшнабадский район,  ул. Иззат,  д. 2</t>
+    <t>22.12.2025, Academia Billiards (Ташкент, ул Иззат), Uzbekistan, Tashkent Region, Tashkent, Яшнабадский район,  ул. Иззат,  д. 2</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 14</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Джалилов Хамидулло</t>
+    <t>Dzhalilov Hamidullo</t>
   </si>
   <si>
     <t>Ganiyev Davor</t>
   </si>
   <si>
-    <t>Дуйсибаев Нурсултон</t>
+    <t>Duysibaev Nursulton</t>
   </si>
   <si>
-    <t>Ибрагимов Илхом</t>
+    <t>Ibragimov Ilhom</t>
   </si>
   <si>
-    <t>Дусбеков Шариф</t>
+    <t>Dusbekov Sharif</t>
   </si>
   <si>
-    <t>Эргашев Асадбек</t>
+    <t>Ergashev Asadbek</t>
   </si>
   <si>
-    <t>Акбаев Рустам</t>
+    <t>Akbaev Rustam</t>
   </si>
   <si>
     <t>Kavashev Dilshod</t>
   </si>
   <si>
-    <t>Бобоноров Боходир</t>
+    <t>Bobonorov Boxodir</t>
   </si>
   <si>
-    <t>Кенжаев Абдусамад</t>
-[...2 lines deleted...]
-    <t>Олладустов Сардор</t>
+    <t>Kenzhaev Abdusamad</t>
   </si>
   <si>
     <t>Nazirkulov Alavuddin</t>
   </si>
   <si>
-    <t>Aбдухакимов Абдуазиз</t>
+    <t>Olladustov Sardor</t>
   </si>
   <si>
-    <t>Туйчиев Нурлан</t>
+    <t>Abduhakimov Abduaziz</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>Tuychiev Nurlan</t>
+  </si>
+  <si>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ташкент</t>
+    <t>Tashkent</t>
   </si>
   <si>
-    <t>городской посёлок Янгибазар</t>
+    <t>Urban Settlement of Yangibazar</t>
   </si>
   <si>
-    <t>Карши</t>
+    <t>Karshi</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -823,77 +823,77 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>2024</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1991</v>
+        <v>2025</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>2025</v>
+        <v>1991</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>2020</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>