--- v0 (2025-10-06)
+++ v1 (2026-08-30)
@@ -12,221 +12,224 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>ФБС Республики Крым</t>
   </si>
   <si>
     <t>Кубок Республики Крым среди мужчин</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>03.12.2022, Премьер-Лига (Симферополь), Россия, Республика Крым, Симферополь, ул. Кирова 78,  ТРЦ Палас</t>
+    <t>03.12.2022, Премьер-Лига (Симферополь), Russian Federation, Autonomous Republic of Crimea, Simferopol, ул. Кирова 78,  ТРЦ Палас</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Казаков Денис</t>
+    <t>Kazakov Denis</t>
   </si>
   <si>
-    <t>Евстигнеев Артур</t>
+    <t>Evstigneev Arthur</t>
   </si>
   <si>
-    <t>Анишин Алексей</t>
+    <t>Anisin Aleksej</t>
   </si>
   <si>
-    <t>Лавров Денис</t>
+    <t>Lavrov Denis</t>
   </si>
   <si>
-    <t>Елизаров Денис</t>
+    <t>Elizarov Denis</t>
   </si>
   <si>
-    <t>Куркчи Фёдор</t>
+    <t>Kurkchi Fedor</t>
   </si>
   <si>
-    <t>Николаенко Дмитрий</t>
+    <t>Nikolaenko Dmitrij</t>
   </si>
   <si>
-    <t>Трегубов Глеб</t>
+    <t>Tregubov Gleb</t>
   </si>
   <si>
-    <t>Гек Борис</t>
+    <t>Cagovec Vadim</t>
   </si>
   <si>
-    <t>Елецкий Евгений</t>
+    <t>Eleckij Evgenij</t>
   </si>
   <si>
-    <t>Жданов Влад</t>
+    <t>Gek Boris</t>
   </si>
   <si>
-    <t>Пивовар Вячеслав</t>
+    <t>Pivovar Vaceslav</t>
   </si>
   <si>
-    <t>Сыщенко Денис</t>
+    <t>Sipunov Maksim</t>
   </si>
   <si>
-    <t>Умаров Умар</t>
+    <t>Syshchenko Denis</t>
   </si>
   <si>
-    <t>Чаговец Вадим</t>
+    <t>Umarov Umar</t>
   </si>
   <si>
-    <t>Шипунов Максим</t>
+    <t>Zhdanov Vlad</t>
   </si>
   <si>
-    <t>Агафонов Александр</t>
+    <t>Agafonov Aleksandr</t>
   </si>
   <si>
-    <t>Аничкин Илья</t>
+    <t>Anickin Il'a</t>
   </si>
   <si>
-    <t>Борунов Дмитрий</t>
+    <t>Borunov Dmitrij</t>
   </si>
   <si>
-    <t>Глушак Юрий</t>
+    <t>Glusak Urij</t>
   </si>
   <si>
-    <t>Лянга Владислав</t>
+    <t>Lyanga Vladislav</t>
   </si>
   <si>
-    <t>Матюха Антон</t>
+    <t>Matuha Anton</t>
   </si>
   <si>
-    <t>Мелькумов Артур</t>
+    <t>Mel'kumov Artur</t>
   </si>
   <si>
-    <t>Сотников Юрий</t>
+    <t>Sotnikov Urij</t>
   </si>
   <si>
-    <t>Северинов Андрей</t>
+    <t>Severinov Andrej</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Симферополь</t>
+    <t>Simferopol</t>
   </si>
   <si>
-    <t>Бахчисарай</t>
+    <t>Mytischi</t>
   </si>
   <si>
-    <t>Севастополь</t>
+    <t>Sevastopol</t>
   </si>
   <si>
-    <t>Феодосия</t>
+    <t>Feodosia</t>
   </si>
   <si>
-    <t>Донецк</t>
+    <t>Donetsk</t>
   </si>
   <si>
-    <t>Иваново</t>
+    <t>Ivanovo</t>
   </si>
   <si>
-    <t>Саки</t>
+    <t>Bakhchisarai</t>
   </si>
   <si>
-    <t>Судак</t>
+    <t>Sudak</t>
   </si>
   <si>
-    <t>Евпатория</t>
+    <t>Saki</t>
+  </si>
+  <si>
+    <t>Yevpatoriya</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -845,197 +848,197 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
         <v>1997</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
-        <v>2000</v>
+        <v>1988</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
         <v>1997</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
         <v>1979</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
-        <v>1976</v>
+        <v>1987</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
-        <v>1991</v>
+        <v>1976</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
-        <v>1988</v>
+        <v>1991</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="8">
-        <v>1987</v>
+        <v>2003</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="8">
         <v>1986</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
@@ -1071,71 +1074,71 @@
       </c>
       <c r="D26" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="8">
         <v>2003</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="8">
         <v>2004</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="8">
         <v>1992</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>