--- v0 (2026-03-27)
+++ v1 (2026-08-27)
@@ -20,168 +20,168 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>МОО "ХМГФБС"</t>
   </si>
   <si>
     <t>Московская пирамида</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>20.12.2025, МОО "ХМГФБС" (клуб), Россия, ХМАО - Югра, Ханты-Мансийск</t>
+    <t>20.12.2025, МОО "ХМГФБС" (клуб), Russian Federation, KhMAO - Yugra, Khanty-Mansiysk</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 20</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Тиунов Иван</t>
+    <t>Tiunov Ivan</t>
   </si>
   <si>
-    <t>Кинчин Валерий</t>
+    <t>Kinchin Valeriy</t>
   </si>
   <si>
-    <t>Лошаков Илья</t>
+    <t>Loshakov Ilya</t>
   </si>
   <si>
-    <t>Шаров Олег</t>
+    <t>Sharov Oleg</t>
   </si>
   <si>
-    <t>Великоречанин Александр</t>
+    <t>Chebotar Oleg</t>
   </si>
   <si>
-    <t>Чеботарь Олег</t>
+    <t>Velikorechanin Aleksandr</t>
   </si>
   <si>
-    <t>Дружинин Петр</t>
+    <t>Dryginin Petr</t>
   </si>
   <si>
-    <t>Ситников Владислав</t>
+    <t>Sitnikov Vladislav</t>
   </si>
   <si>
-    <t>Агаев Богдан</t>
+    <t>Agaev Bogdan</t>
   </si>
   <si>
-    <t>Андрусишин Сергей</t>
+    <t>Andrusishin Sergey</t>
   </si>
   <si>
-    <t>Гутарев Андрей</t>
+    <t>Gutarev Andrei</t>
   </si>
   <si>
-    <t>Сырьев Сергей</t>
+    <t>Syriev Sergei</t>
   </si>
   <si>
-    <t>Гайль Александр</t>
+    <t>Gayl Aleksandr</t>
   </si>
   <si>
-    <t>Куклин Юрий</t>
+    <t>Kuklin Yuriy</t>
   </si>
   <si>
-    <t>Рогозин Юрий</t>
+    <t>Rogozin Yuriy</t>
   </si>
   <si>
-    <t>Тюрин Кирилл</t>
+    <t>Turin Kirill</t>
   </si>
   <si>
-    <t>Волохин Дмитрий</t>
+    <t>Dubchak Ivan</t>
   </si>
   <si>
-    <t>Дубчак Иван</t>
+    <t>Ignashkin Dmitriy</t>
   </si>
   <si>
-    <t>Игнашкин Дмитрий</t>
+    <t>Simonov Sergey</t>
   </si>
   <si>
-    <t>Симонов Сергей</t>
+    <t>Volokhin Dmitrii</t>
   </si>
   <si>
-    <t>Мусин Алексей</t>
+    <t>Musin Aleksey</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -722,71 +722,71 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>1976</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>1989</v>
+        <v>1970</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1970</v>
+        <v>1989</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
         <v>1978</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E14" s="9" t="s">
@@ -956,110 +956,110 @@
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>1983</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
-        <v>1980</v>
+        <v>1985</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>1985</v>
+        <v>1942</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C26" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C26" s="8"/>
       <c r="D26" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C27" s="8"/>
+      <c r="C27" s="8">
+        <v>1980</v>
+      </c>
       <c r="D27" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8">
         <v>25</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
         <v>1974</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>41</v>