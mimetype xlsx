--- v0 (2026-02-03)
+++ v1 (2026-08-20)
@@ -12,290 +12,293 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Любительская лига ОО БАБС</t>
   </si>
   <si>
     <t>Лига Б этап 7</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>21.12.2025, БК Шпиль, Беларусь, Минск, ул. Тимирязева 123/2</t>
+    <t>21.12.2025, БК Шпиль, Belarus, Minsk, ул. Тимирязева 123/2</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 46</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Авсеюшкин Максим</t>
+    <t>Avseyushkin Maksim</t>
   </si>
   <si>
-    <t>Смирнов Алексей</t>
+    <t>Smirnov Aleksej</t>
   </si>
   <si>
-    <t>Драгун Юрий</t>
+    <t>Dragun Urij</t>
   </si>
   <si>
-    <t>Костюк Константин</t>
+    <t>Kostuk Konstantin</t>
   </si>
   <si>
-    <t>Альховик Иван</t>
+    <t>Al'hovik Ivan</t>
   </si>
   <si>
-    <t>Каминский Александр</t>
+    <t>Kaminskij Aleksandr</t>
   </si>
   <si>
-    <t>Марутко Александр</t>
+    <t>Marutko Aleksandr</t>
   </si>
   <si>
-    <t>Шилович Владимир</t>
+    <t>Silovic Vladimir</t>
   </si>
   <si>
-    <t>Андрончик Сергей</t>
+    <t>Androncik Sergej</t>
   </si>
   <si>
-    <t>Белоусов Евгений</t>
+    <t>Belousov Evgeniy</t>
   </si>
   <si>
-    <t>Гусаков Владимир</t>
+    <t>Husakou Vladimir</t>
   </si>
   <si>
-    <t>Жабский Андрей</t>
+    <t>Ihnatchyk Valentin</t>
   </si>
   <si>
-    <t>Игнатчик Валентин</t>
+    <t>Krupski Yauheni</t>
   </si>
   <si>
-    <t>Крупский Евгений</t>
+    <t>Potrubeiko Dmitry</t>
   </si>
   <si>
-    <t>Потрубейко Дмитрий</t>
+    <t>Urban Pavel</t>
   </si>
   <si>
-    <t>Урбан Павел</t>
+    <t>Zhabskiy Andrey</t>
   </si>
   <si>
-    <t>Белый Александр</t>
+    <t>Bely Alyaksandr</t>
   </si>
   <si>
-    <t>Бралковский Никита</t>
+    <t>Bralkouski Nikita</t>
   </si>
   <si>
-    <t>Бурковский Олег</t>
+    <t>Burkovskiy Oleg</t>
   </si>
   <si>
-    <t>Ванькевич Александр</t>
+    <t>Hot'ko Andrej</t>
   </si>
   <si>
-    <t>Ветошко Евгений</t>
+    <t>Kireev Vladimir</t>
   </si>
   <si>
-    <t>Киреев Владимир</t>
+    <t>Klimovich Andrei</t>
   </si>
   <si>
-    <t>Климович Андрей</t>
+    <t>Ladutko Victor</t>
   </si>
   <si>
-    <t>Ладутько Виктор</t>
+    <t>Mel'cakov Igor'</t>
   </si>
   <si>
-    <t>Мельчаков Игорь</t>
+    <t>Muhamedzhan Erbol</t>
   </si>
   <si>
-    <t>Мухамеджан Ербол</t>
+    <t>Romanovskaa Viktoria</t>
   </si>
   <si>
-    <t>Романовская Виктория</t>
+    <t>Sejkin Vladislav</t>
   </si>
   <si>
-    <t>Соколов Николай</t>
+    <t>Sokolov Nikolaj</t>
   </si>
   <si>
-    <t>Старостенко Дмитрий</t>
+    <t>Starostenko Dmitrij</t>
   </si>
   <si>
-    <t>Тихомиров Вячеслав</t>
+    <t>Tihomirov Vaceslav</t>
   </si>
   <si>
-    <t>Хотько Андрей</t>
+    <t>Van'kevic Aleksandr</t>
   </si>
   <si>
-    <t>Шейкин Владислав</t>
+    <t>Vetosko Evgenij</t>
   </si>
   <si>
-    <t>Аборкин Андрей</t>
+    <t>Aborkin Andrey</t>
   </si>
   <si>
-    <t>Анин Максим</t>
+    <t>Anin MAKSIM</t>
   </si>
   <si>
-    <t>Быченя Валерий</t>
+    <t>Bychenya Valeriy</t>
   </si>
   <si>
-    <t>Волнистый Евгений</t>
+    <t>Hotyko Konstantin</t>
   </si>
   <si>
-    <t>Катулин Георгий</t>
+    <t>Katulin George</t>
   </si>
   <si>
-    <t>Крутиков Алексей</t>
+    <t>Krutikov Alexey</t>
   </si>
   <si>
-    <t>Мартынковский Юрий</t>
+    <t>Martynkovskiy Yuriy</t>
   </si>
   <si>
-    <t>Опарин Антон</t>
+    <t>Oparin Anton</t>
   </si>
   <si>
-    <t>Позняк Станислав</t>
+    <t>Pozniak Stanislav</t>
   </si>
   <si>
-    <t>Субоч Дмитрий</t>
+    <t>Saginov Andrej</t>
   </si>
   <si>
-    <t>Хотько Константин</t>
+    <t>Shafranskiy Vyacheslav</t>
   </si>
   <si>
-    <t>Шагинов Андрей</t>
+    <t>Suboch Dmitry</t>
   </si>
   <si>
-    <t>Шафранский Вячеслав</t>
+    <t>Volnisty Eugene</t>
   </si>
   <si>
-    <t>Яланский Максим</t>
+    <t>Yalanskiy Maksim</t>
   </si>
   <si>
-    <t>Прудилко Денис</t>
+    <t>Prudilka Dzianis</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Слуцк</t>
+    <t>Sluck</t>
   </si>
   <si>
-    <t>Гродно</t>
+    <t>Grodna</t>
   </si>
   <si>
-    <t>Логойск</t>
+    <t>Lagojsk</t>
   </si>
   <si>
-    <t>Витебск</t>
+    <t>Viciebsk</t>
   </si>
   <si>
-    <t>Слоним</t>
+    <t>Slonim</t>
   </si>
   <si>
-    <t>Крупки</t>
+    <t>Krupki</t>
   </si>
   <si>
-    <t>Марьина Горка</t>
+    <t>Marjina Gorka</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>Lida</t>
   </si>
   <si>
-    <t>Лида</t>
+    <t>Saint Petersburg</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>посёлок Дружный</t>
+    <t>pasiolak Družny</t>
   </si>
   <si>
-    <t>Смолевичи</t>
+    <t>Smaliavichy</t>
+  </si>
+  <si>
+    <t>Village Karzuny</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -976,135 +979,135 @@
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>1982</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1980</v>
+        <v>1991</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C20" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C21" s="8"/>
+      <c r="C21" s="8">
+        <v>1995</v>
+      </c>
       <c r="D21" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
         <v>1995</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1995</v>
+        <v>1980</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1971</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>72</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
@@ -1134,297 +1137,297 @@
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
         <v>1972</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>1983</v>
+        <v>1996</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>1988</v>
+        <v>1965</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
-        <v>1965</v>
+        <v>1975</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
-        <v>1975</v>
+        <v>1989</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
-        <v>1989</v>
+        <v>1981</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
-        <v>1981</v>
+        <v>1984</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E32" s="9" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8">
-        <v>1984</v>
+        <v>2001</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
-        <v>2001</v>
+        <v>1972</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8">
         <v>1979</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="8">
         <v>1979</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="8">
         <v>1972</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="8">
-        <v>1996</v>
+        <v>1983</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C39" s="8">
-        <v>1972</v>
+        <v>1988</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C40" s="8">
         <v>1978</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
@@ -1454,51 +1457,51 @@
       </c>
       <c r="B42" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C42" s="8">
         <v>1974</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C43" s="8">
-        <v>1989</v>
+        <v>1970</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C44" s="8">
         <v>1955</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E44" s="9" t="s">
@@ -1574,157 +1577,157 @@
       </c>
       <c r="B48" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C48" s="8">
         <v>1989</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>79</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C49" s="8">
-        <v>1980</v>
+        <v>1968</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C50" s="8">
-        <v>1970</v>
+        <v>1991</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C51" s="8">
-        <v>1968</v>
+        <v>1980</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C52" s="8">
-        <v>1991</v>
+        <v>1989</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C53" s="8">
         <v>2014</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8">
         <v>49</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C54" s="8">
         <v>1987</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E54" s="9" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="10"/>
       <c r="B55" s="7"/>
       <c r="C55" s="7"/>
       <c r="D55" s="7"/>
       <c r="E55" s="7"/>
       <c r="F55" s="7"/>
       <c r="G55" s="7"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="10"/>
       <c r="B56" s="7"/>
       <c r="C56" s="7"/>
       <c r="D56" s="7"/>
       <c r="E56" s="7"/>
       <c r="F56" s="7"/>
       <c r="G56" s="7"/>
       <c r="H56" s="1"/>
     </row>