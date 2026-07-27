--- v0 (2026-03-04)
+++ v1 (2026-07-27)
@@ -98,54 +98,54 @@
   <si>
     <t>Макеева Виктория</t>
   </si>
   <si>
     <t>Терещенко Дарья</t>
   </si>
   <si>
     <t>Божгарева Полина</t>
   </si>
   <si>
     <t>Зверинцева Ирина</t>
   </si>
   <si>
     <t>Карева Екатерина</t>
   </si>
   <si>
     <t>Панова Лилия</t>
   </si>
   <si>
     <t>Приезжева Вера</t>
   </si>
   <si>
     <t>Ставицкая Светлана</t>
   </si>
   <si>
-    <t>Таркан Алиса</t>
+    <t>Хакимова Александра</t>
   </si>
   <si>
-    <t>Хакимова Александра</t>
+    <t>Чернявская Алиса</t>
   </si>
   <si>
     <t>Буданова Павла</t>
   </si>
   <si>
     <t>Бурмистрова Александра</t>
   </si>
   <si>
     <t>Волк Анастасия</t>
   </si>
   <si>
     <t>Карпухова Яна</t>
   </si>
   <si>
     <t>Максимова Светлана</t>
   </si>
   <si>
     <t>Михайлик Виктория</t>
   </si>
   <si>
     <t>Ухова Гульнур</t>
   </si>
   <si>
     <t>Ушкова Елизавета</t>
   </si>
@@ -161,54 +161,54 @@
   <si>
     <t>Перелетова Алиса</t>
   </si>
   <si>
     <t>Скиперская Евгения</t>
   </si>
   <si>
     <t>Ташева Наргиз</t>
   </si>
   <si>
     <t>Тихомирова Вероника</t>
   </si>
   <si>
     <t>Черникова Елизавета</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
-    <t>МС</t>
+    <t>МСМК</t>
   </si>
   <si>
-    <t>МСМК</t>
+    <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Республика Татарстан (Татарстан)</t>
   </si>
   <si>
     <t>Москва</t>
   </si>
   <si>
     <t>ХМАО - Югра</t>
   </si>
   <si>
     <t>Красноярский край</t>
   </si>
@@ -731,151 +731,151 @@
       </c>
       <c r="C8" s="8">
         <v>1996</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8">
         <v>1997</v>
       </c>
       <c r="D9" s="8" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
         <v>2008</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
         <v>1991</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>1990</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
         <v>2002</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
         <v>2007</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
         <v>2004</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="1"/>
@@ -931,134 +931,134 @@
       </c>
       <c r="C18" s="8">
         <v>2000</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>2002</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>2010</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
         <v>1980</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>1983</v>
+        <v>2007</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>2007</v>
+        <v>1983</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>2011</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
@@ -1111,51 +1111,51 @@
       </c>
       <c r="C27" s="8">
         <v>1994</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
         <v>1979</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
         <v>2007</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F29" s="1"/>