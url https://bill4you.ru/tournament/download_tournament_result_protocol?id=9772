--- v1 (2026-07-27)
+++ v2 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>ФБСР</t>
   </si>
   <si>
     <t>XIII турнир памяти Софьи Арчибасовой</t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
     <t>13.12.2025, БК Бильярдная на 5-й просеке, Россия, Самарская область, Самара, 5-я просека ,  95 Б</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
@@ -204,50 +204,53 @@
     <t>Республика Татарстан (Татарстан)</t>
   </si>
   <si>
     <t>Москва</t>
   </si>
   <si>
     <t>ХМАО - Югра</t>
   </si>
   <si>
     <t>Красноярский край</t>
   </si>
   <si>
     <t>Оренбургская область</t>
   </si>
   <si>
     <t>Самарская область</t>
   </si>
   <si>
     <t>Московская область</t>
   </si>
   <si>
     <t>Республика Марий Эл</t>
   </si>
   <si>
     <t>Ташкентская область</t>
+  </si>
+  <si>
+    <t>Ярославская область</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1314,51 +1317,51 @@
       </c>
       <c r="D37" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="8">
         <v>1981</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C39" s="8">
         <v>2012</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>