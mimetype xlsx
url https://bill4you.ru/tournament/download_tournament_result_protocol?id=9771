--- v0 (2026-01-10)
+++ v1 (2026-08-26)
@@ -20,192 +20,192 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Доберман, Ростов-на-Дону</t>
   </si>
   <si>
     <t>БК ДОБЕРМАН ФИНАЛЬНЫЙ ТУР 40+</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>13.12.2025, Доберман, Ростов-на-Дону, Россия, Ростовская область, Ростов-на-Дону, ул. Суворова,  91</t>
+    <t>13.12.2025, Доберман, Ростов-на-Дону, Russian Federation, Rostov Region, Rostov-on-Don, ул. Красноармейская,  157</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 22</t>
   </si>
   <si>
     <t>25 - 26</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Гарькуша Андрей</t>
+    <t>Garkusha Andrey</t>
   </si>
   <si>
-    <t>Горбатко Сергей</t>
+    <t>Gorbatko Sergei</t>
   </si>
   <si>
-    <t>Задириенко Эдуард</t>
+    <t>Hen Vitaliy</t>
   </si>
   <si>
-    <t>Ковалев Виталий</t>
+    <t>Kondra Dmitriy</t>
   </si>
   <si>
-    <t>Кондра Дмитрий</t>
+    <t>Kovalev Vitality</t>
   </si>
   <si>
-    <t>Кутицкий Андрей</t>
+    <t>Kutitskiy Andrey</t>
   </si>
   <si>
-    <t>Сагомоньян Арсен</t>
+    <t>Sagomon'an Arsen</t>
   </si>
   <si>
-    <t>Хен Виталий</t>
+    <t>Zadirienko Eduard</t>
   </si>
   <si>
-    <t>Аваков Артур</t>
+    <t>Avakov Artur</t>
   </si>
   <si>
-    <t>Житников Владимир</t>
+    <t>Hdhhs Hdhhd</t>
   </si>
   <si>
-    <t>Парпиев Махамаджан</t>
+    <t>Tomyk Roman</t>
   </si>
   <si>
-    <t>Томык Роман</t>
+    <t>Zhitnikov Vladimir</t>
   </si>
   <si>
-    <t>Карпов Андрей</t>
+    <t>Karpov Andrey</t>
   </si>
   <si>
-    <t>Лазовский Владимир</t>
+    <t>Lazovskiy Vladimir</t>
   </si>
   <si>
-    <t>Мехеденко Олег</t>
+    <t>Mehedenko Oleg</t>
   </si>
   <si>
-    <t>Прокопенков Ярослав</t>
+    <t>Prokopenkov Yaro</t>
   </si>
   <si>
-    <t>Алексеев Алексей</t>
+    <t>Alekseev Aleksey</t>
   </si>
   <si>
-    <t>Бутенко Сергей</t>
+    <t>Butenko Sergey</t>
   </si>
   <si>
-    <t>Горбанев Сергей</t>
+    <t>Gorbanev Sergej</t>
   </si>
   <si>
-    <t>Речкалов Валерий</t>
+    <t>Rechkalov Valery</t>
   </si>
   <si>
-    <t>Роменский Александр</t>
+    <t>Romenskiy Alex</t>
   </si>
   <si>
-    <t>Тен Сергей</t>
+    <t>Ten Sergey</t>
   </si>
   <si>
-    <t>Пинул Алексей</t>
+    <t>Pinul Aleksey</t>
   </si>
   <si>
-    <t>Рудь Сергей</t>
+    <t>Rud Sergey</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
+  </si>
+  <si>
+    <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>КМС</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>Rostov-on-Don</t>
   </si>
   <si>
-    <t>Ростов-на-Дону</t>
+    <t>Taganrog</t>
   </si>
   <si>
-    <t>Таганрог</t>
+    <t>Donetsk</t>
   </si>
   <si>
-    <t>Донецк</t>
-[...2 lines deleted...]
-    <t>Волгодонск</t>
+    <t>Volgodonsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -695,220 +695,220 @@
         <v>46</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8"/>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8"/>
       <c r="D9" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E9" s="9"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8"/>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="8"/>
+      <c r="C10" s="8">
+        <v>1980</v>
+      </c>
       <c r="D10" s="8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8"/>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
-        <v>1976</v>
+        <v>1982</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8"/>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
-        <v>1982</v>
+        <v>1976</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8"/>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
         <v>1984</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8"/>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
         <v>1977</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8"/>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="C15" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C15" s="8"/>
       <c r="D15" s="8" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1962</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>1974</v>
+        <v>1979</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1979</v>
+        <v>1976</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1976</v>
+        <v>1974</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1978</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E20" s="9" t="s">