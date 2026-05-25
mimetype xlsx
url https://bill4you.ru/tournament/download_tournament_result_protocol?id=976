--- v1 (2026-03-22)
+++ v2 (2026-05-25)
@@ -197,51 +197,51 @@
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Москва</t>
   </si>
   <si>
     <t>Санкт-Петербург</t>
   </si>
   <si>
     <t>Республика Татарстан (Татарстан)</t>
   </si>
   <si>
     <t>Челябинская область</t>
   </si>
   <si>
     <t>Московская область</t>
   </si>
   <si>
     <t>Калужская область</t>
   </si>
   <si>
     <t>Удмуртская Республика</t>
   </si>
   <si>
-    <t>Новосибирская область</t>
+    <t>ХМАО - Югра</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -926,51 +926,51 @@
       <c r="C18" s="8"/>
       <c r="D18" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
         <v>2005</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>1997</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>