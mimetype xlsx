--- v2 (2026-05-25)
+++ v3 (2026-09-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>ФБСР</t>
   </si>
   <si>
     <t>Чемпионат России, пул 9, мужчины</t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
     <t>07.11.2022, Москвич, Россия, Москва, пр-кт. Волгоградский дом 46/15 стр.10</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
@@ -104,51 +104,51 @@
   <si>
     <t>Сероштан Андрей</t>
   </si>
   <si>
     <t>Демьянов Сергей</t>
   </si>
   <si>
     <t>Сафиуллин Марсель</t>
   </si>
   <si>
     <t>Фролов Денис</t>
   </si>
   <si>
     <t>Чернышов Александр</t>
   </si>
   <si>
     <t>Карафа-Корбут Олег</t>
   </si>
   <si>
     <t>Конский Егор</t>
   </si>
   <si>
     <t>Новоселов Михаил</t>
   </si>
   <si>
-    <t>Перов Семён</t>
+    <t>Перов Семен</t>
   </si>
   <si>
     <t>Аксенов Степан</t>
   </si>
   <si>
     <t>Дзускаев Андрей</t>
   </si>
   <si>
     <t>Петров Леонид</t>
   </si>
   <si>
     <t>Ревенков Александр</t>
   </si>
   <si>
     <t>Сазонов Павел</t>
   </si>
   <si>
     <t>Свинцов Егор</t>
   </si>
   <si>
     <t>Струнов Никита</t>
   </si>
   <si>
     <t>Щербаков Вадим</t>
   </si>
@@ -189,50 +189,53 @@
     <t>3р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Москва</t>
   </si>
   <si>
     <t>Санкт-Петербург</t>
   </si>
   <si>
     <t>Республика Татарстан (Татарстан)</t>
   </si>
   <si>
     <t>Челябинская область</t>
   </si>
   <si>
     <t>Московская область</t>
+  </si>
+  <si>
+    <t>Красноярский край</t>
   </si>
   <si>
     <t>Калужская область</t>
   </si>
   <si>
     <t>Удмуртская Республика</t>
   </si>
   <si>
     <t>ХМАО - Югра</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -946,51 +949,51 @@
       </c>
       <c r="D19" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>1997</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
         <v>2007</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
@@ -1006,71 +1009,71 @@
       </c>
       <c r="D22" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>2001</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>2007</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
         <v>2006</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
@@ -1204,71 +1207,71 @@
       </c>
       <c r="D32" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
         <v>1999</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
         <v>2006</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
         <v>1968</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>