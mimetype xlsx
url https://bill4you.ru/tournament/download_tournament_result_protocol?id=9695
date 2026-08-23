--- v0 (2026-02-07)
+++ v1 (2026-08-23)
@@ -20,195 +20,195 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Федерация бильярдного спорта города Астана</t>
   </si>
   <si>
     <t>Турнир "Сеньоры 40+"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>15.12.2025, БК "Монарх", Казахстан, Акмолинская область, Астана, проспект Шакарима Кудайбердиулы,  7</t>
+    <t>15.12.2025, БК "Монарх", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, проспект Шакарима Кудайбердиулы,  7</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 27</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Умирбеков Бахтияр</t>
+    <t>Umirbekov Bahtiyar</t>
   </si>
   <si>
-    <t>Жунусов Данияр</t>
+    <t>Zhunusov Daniyar</t>
   </si>
   <si>
-    <t>Балгинбаев Тлеухан</t>
+    <t>Balginbaev Tleuhan</t>
   </si>
   <si>
-    <t>Шакаев Сабит</t>
+    <t>Shakaev Sabit</t>
   </si>
   <si>
-    <t>Байкин Адильбек</t>
+    <t>Baykin Adilbek</t>
   </si>
   <si>
-    <t>Касымбеков Самат</t>
+    <t>Kasymbekov Samat</t>
   </si>
   <si>
-    <t>Утегенов Канат</t>
+    <t>Utegenov Kanat</t>
   </si>
   <si>
-    <t>Югай Игорь</t>
+    <t>Yugay Igor</t>
   </si>
   <si>
-    <t>Кабдуллин Женис</t>
+    <t>Kabdullin Zhenis</t>
   </si>
   <si>
-    <t>Камзабаев Темиржан</t>
+    <t>Kamzabayev Temirzhan</t>
   </si>
   <si>
-    <t>Карабаев Нурбол</t>
+    <t>Karabaev Nurbol</t>
   </si>
   <si>
-    <t>Кочеганов Еркебулан</t>
+    <t>Kocheganov Erkebulan</t>
   </si>
   <si>
-    <t>Ли Сергей</t>
+    <t>Li Sergey</t>
   </si>
   <si>
-    <t>Нияров Бауржан</t>
+    <t>Niyarov Baurzhan</t>
   </si>
   <si>
-    <t>Пинигин Владимир</t>
+    <t>Pinigin Vladimir</t>
   </si>
   <si>
-    <t>Симеониди Юрий</t>
+    <t>Simeonidi Yuriy</t>
   </si>
   <si>
-    <t>Баданов Рамазан</t>
+    <t>Badanov Ramazan</t>
   </si>
   <si>
-    <t>Ермеков Онгар</t>
+    <t>Ermekov Ongar</t>
   </si>
   <si>
-    <t>Жанкуатов Галимжан</t>
+    <t>Iskakov Murat</t>
   </si>
   <si>
-    <t>Искаков Мурат</t>
+    <t>Kotelnikov Oleg</t>
   </si>
   <si>
-    <t>Котельников Олег</t>
+    <t>Nossenko Danil</t>
   </si>
   <si>
-    <t>Носенко Данил</t>
+    <t>Samofalov Viktor</t>
   </si>
   <si>
-    <t>Самофалов Виктор</t>
+    <t>Usenbaev Ravil</t>
   </si>
   <si>
-    <t>Усенбаев Равиль</t>
+    <t>Zhankuatov Galimzhan</t>
   </si>
   <si>
-    <t>Абдыбай Алибек</t>
+    <t>Abdybay Alibek</t>
   </si>
   <si>
-    <t>Дауренбеков Мырзабек</t>
+    <t>Daurenbekov Myrzabek</t>
   </si>
   <si>
-    <t>Омаров Мыктыбек</t>
+    <t>Omarov Myktybek</t>
   </si>
   <si>
-    <t>Байарыстан Галым</t>
+    <t>Baiarystan Galym</t>
   </si>
   <si>
-    <t>Калиев Еркин</t>
+    <t>Kaliev Erkin</t>
   </si>
   <si>
-    <t>Ускенбаев Алмаз</t>
+    <t>Uskenbayev Almaz</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1036,127 +1036,127 @@
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
         <v>1982</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C27" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C27" s="8"/>
       <c r="D27" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C28" s="8"/>
+      <c r="C28" s="8">
+        <v>1983</v>
+      </c>
       <c r="D28" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C29" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8"/>
       <c r="D30" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="C31" s="8"/>
+      <c r="C31" s="8">
+        <v>1982</v>
+      </c>
       <c r="D31" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8"/>
       <c r="D32" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F32" s="1"/>