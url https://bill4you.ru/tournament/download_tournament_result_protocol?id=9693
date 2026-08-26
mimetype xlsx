--- v0 (2025-12-25)
+++ v1 (2026-08-26)
@@ -20,171 +20,171 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>ФБС Иркутской области</t>
   </si>
   <si>
     <t xml:space="preserve">Кубок лиги "Ветераны" бильярда (60+) г. Иркутск </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>09.12.2025, БК "Меткий", Россия, Иркутская область, Иркутск, ул. Красноказачья,  119</t>
+    <t>09.12.2025, БК "Меткий", Russian Federation, Irkutsk Region, Irkutsk, ул. Красноказачья,  119</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 20</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Бурмакин Игорь</t>
+    <t>Burmakin Igor</t>
   </si>
   <si>
-    <t>Смирнов Виктор</t>
+    <t>Smirnov Viktor</t>
   </si>
   <si>
-    <t>Кудряшов Анатолий</t>
+    <t>Kudryashov Anatoliy</t>
   </si>
   <si>
-    <t>Смирнов Дмитрий</t>
+    <t>Smirnov Dmitriy</t>
   </si>
   <si>
-    <t>Александрович Павел</t>
+    <t>Aleksandrovich Pavel</t>
   </si>
   <si>
-    <t>Шорников Сергей</t>
+    <t>Shornikov Sergey</t>
   </si>
   <si>
-    <t>Боковиков Александр</t>
+    <t>Bokovikov Aleksandr</t>
   </si>
   <si>
-    <t>Наделяев Сергей</t>
+    <t>Nadelyaev Sergey</t>
   </si>
   <si>
-    <t>Беженцев Борис</t>
+    <t>Bezhencev Boris</t>
   </si>
   <si>
-    <t>Бородюх Тарас</t>
+    <t>Borodyuh Taras</t>
   </si>
   <si>
-    <t>Волков Александр</t>
+    <t>Trishkin Trishkin</t>
   </si>
   <si>
-    <t>Тришкин Александр</t>
+    <t>Volkov Aleksandr</t>
   </si>
   <si>
-    <t>Бугаенко Игорь</t>
+    <t>Bugaenko Igor</t>
   </si>
   <si>
-    <t>Донской Валерий</t>
+    <t>Donskoy Valeriy</t>
   </si>
   <si>
-    <t>Курещенко Александр</t>
+    <t>Kureschenko Aleksandr</t>
   </si>
   <si>
-    <t>Пермяков Степан</t>
+    <t>Permyakov Stepan</t>
   </si>
   <si>
-    <t>Андриянов Валерий</t>
+    <t>Andriyanov Andriyanov</t>
   </si>
   <si>
-    <t>Заковряшин Михаил</t>
+    <t>Moskalev Moskalev</t>
   </si>
   <si>
-    <t>Москалев Владислав</t>
+    <t>Romanov Roman</t>
   </si>
   <si>
-    <t>Романов Роман</t>
+    <t>Zakovryashin Zakovryashin</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ангарск</t>
+    <t>Angarsk</t>
   </si>
   <si>
-    <t>Иркутск</t>
+    <t>Irkutsk</t>
   </si>
   <si>
-    <t>Шелехов</t>
+    <t>Shelekhov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -830,76 +830,76 @@
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8"/>
       <c r="D17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="C18" s="8"/>
+      <c r="C18" s="8">
+        <v>1962</v>
+      </c>
       <c r="D18" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C19" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C19" s="8"/>
       <c r="D19" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
@@ -961,91 +961,91 @@
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1955</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>1962</v>
+        <v>1952</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1952</v>
+        <v>1963</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="10"/>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="10"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>