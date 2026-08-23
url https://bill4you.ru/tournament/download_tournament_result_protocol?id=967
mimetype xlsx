--- v0 (2025-10-09)
+++ v1 (2026-08-23)
@@ -20,177 +20,177 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>ФБС Рязанской области</t>
   </si>
   <si>
     <t>6 этап открытого Кубка ГАУ РО "СШОР ЦСК" среди юношей до 21 года</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>29.10.2022, ГАУ ДО РО "СШОР ЦСК", Россия, Рязанская область, Рязань, ул. Спортивная 19</t>
+    <t>29.10.2022, ГАУ ДО РО "СШОР ЦСК", Russian Federation, Ryazan Region, Ryazan region, ул. Спортивная 19</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 18</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Гранкин Кирилл</t>
+    <t>Grankin Kirill</t>
   </si>
   <si>
-    <t>Королев Иван</t>
+    <t>Korolev Ivan</t>
   </si>
   <si>
-    <t>Свистунов Даниил</t>
+    <t>Svistunov Daniil</t>
   </si>
   <si>
-    <t>Усачёв Владислав</t>
+    <t>Usacev Vladislav</t>
   </si>
   <si>
-    <t>Антипов Артём</t>
+    <t>Antipov Artem</t>
   </si>
   <si>
-    <t>Грачёв Максим</t>
+    <t>Gracev Maksim</t>
   </si>
   <si>
-    <t>Кирюшин Егор</t>
+    <t>Kirusin Egor</t>
   </si>
   <si>
-    <t>Плотников Антон</t>
+    <t>Plotnikov Anton</t>
   </si>
   <si>
-    <t>Бацких Олег</t>
+    <t>Backih Oleg</t>
   </si>
   <si>
-    <t>Исаев Даниил</t>
+    <t>Isaev Daniil</t>
   </si>
   <si>
-    <t>Максимов Артем</t>
+    <t>Maksimov Artem</t>
   </si>
   <si>
-    <t>Новиков Степан</t>
+    <t>Novikov Stepan</t>
   </si>
   <si>
-    <t>Белоклоков Кирилл</t>
+    <t>Beloklokov Kirill</t>
   </si>
   <si>
-    <t>Курганов Иван</t>
+    <t>Fedorenko Dem'an</t>
   </si>
   <si>
-    <t>Федоренко Демьян</t>
+    <t>Fedorov Egor</t>
   </si>
   <si>
-    <t>Федоров Егор</t>
+    <t>Kurganov Ivan</t>
   </si>
   <si>
-    <t>Вахонин Вячеслав</t>
+    <t>Vahonin Vyacheslav</t>
   </si>
   <si>
-    <t>Вахрушев Максим</t>
+    <t>Vahrusev Maksim</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Рязань</t>
+    <t>Ryazan region</t>
   </si>
   <si>
-    <t>Королёв</t>
+    <t>Korolyov</t>
   </si>
   <si>
-    <t>Касимов</t>
+    <t>Kasimov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -931,74 +931,74 @@
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
         <v>2007</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>2007</v>
+        <v>2012</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>2012</v>
+        <v>2007</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>2008</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F24" s="1"/>