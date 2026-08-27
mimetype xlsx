--- v0 (2025-10-21)
+++ v1 (2026-08-27)
@@ -17,288 +17,288 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>7 ЭТАП ОСЕННЕЙ СЕРИИ в БК Шпиль</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>22.10.2022, БК Шпиль, Беларусь, Минск, ул. Тимирязева 123/2</t>
+    <t>22.10.2022, БК Шпиль, Belarus, Minsk, ул. Тимирязева 123/2</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Булыка Владислав</t>
+    <t>Bulyka Vladislav</t>
   </si>
   <si>
-    <t>Заенчковский Антон</t>
+    <t>Zaenckovskij Anton</t>
   </si>
   <si>
-    <t>Астапцов Роман</t>
+    <t>Astapcov Roman</t>
   </si>
   <si>
-    <t>Коханский Максим</t>
+    <t>Kohanskij Maksim</t>
   </si>
   <si>
-    <t>Василенко Юрий</t>
+    <t>Cernik Arsenij</t>
   </si>
   <si>
-    <t>Жуковский Егор</t>
+    <t>Osada Evgenij</t>
   </si>
   <si>
-    <t>Осада Евгений</t>
+    <t>Vasilenko Urij</t>
   </si>
   <si>
-    <t>Черник Арсений</t>
+    <t>Zukovskij Egor</t>
   </si>
   <si>
-    <t>Кедрик Виталий</t>
+    <t>Kedrik Vitalij</t>
   </si>
   <si>
-    <t>Мельчаков Игорь</t>
+    <t>Mel'cakov Igor'</t>
   </si>
   <si>
-    <t>Микульский Руслан</t>
+    <t>Mikul'skij Ruslan</t>
   </si>
   <si>
-    <t>Штейн Михаил</t>
+    <t>Stejn Mihail</t>
   </si>
   <si>
-    <t>Дулькевич Павел</t>
+    <t>Dul'kevic Pavel</t>
   </si>
   <si>
-    <t>Кожух Дмитрий</t>
+    <t>Kozukh Dmitry</t>
   </si>
   <si>
-    <t>Лазарь Матвей</t>
+    <t>Lazar' Matvej</t>
   </si>
   <si>
-    <t>Тихонович Александр</t>
+    <t>Tihonovic Aleksandr</t>
   </si>
   <si>
-    <t>Зевари Аким</t>
+    <t>Cekan Oleg</t>
   </si>
   <si>
-    <t>Киватыцкий Павел</t>
+    <t>Hil'kevic Sergej</t>
   </si>
   <si>
-    <t>Лобанов Евгений</t>
+    <t>Kivatyckij Pavel</t>
   </si>
   <si>
-    <t>Марутко Александр</t>
+    <t>Lobanov Evgenij</t>
   </si>
   <si>
-    <t>Прокопович Максим</t>
+    <t>Marutko Aleksandr</t>
   </si>
   <si>
-    <t>Рабцевич Алексей</t>
+    <t>Prokopovic Maksim</t>
   </si>
   <si>
-    <t>Хилькевич Сергей</t>
+    <t>Rabcevic Aleksej</t>
   </si>
   <si>
-    <t>Чекан Олег</t>
+    <t>Zevari Akim</t>
   </si>
   <si>
-    <t>Бу Александр</t>
+    <t>Bu Aleksandr</t>
   </si>
   <si>
-    <t>Головач Семен</t>
+    <t>Golovac Semen</t>
   </si>
   <si>
-    <t>Крупский Евгений</t>
+    <t>Krupski Yauheni</t>
   </si>
   <si>
-    <t>Леончик Владимир</t>
+    <t>Leoncik Vladimir</t>
   </si>
   <si>
-    <t>Позняк Станислав</t>
+    <t>Pozniak Stanislav</t>
   </si>
   <si>
-    <t>Рослик Александр</t>
+    <t>Roslik Aleksandr</t>
   </si>
   <si>
-    <t>Соколов Николай</t>
+    <t>Saginov Andrej</t>
   </si>
   <si>
-    <t>Шагинов Андрей</t>
+    <t>Sokolov Nikolaj</t>
   </si>
   <si>
-    <t>Акулюшин Алексей</t>
+    <t>Akulusin Aleksej</t>
   </si>
   <si>
-    <t>Белоглазко Андрей</t>
+    <t>Beloglazko Andrej</t>
   </si>
   <si>
-    <t>Ветошко Евгений</t>
+    <t>Cupris Pavel</t>
   </si>
   <si>
-    <t>Вишневский Сергей</t>
+    <t>Dobrian Ol'ga</t>
   </si>
   <si>
-    <t>Добриян Ольга</t>
+    <t>Efimov Urij</t>
   </si>
   <si>
-    <t>Ефимов Юрий</t>
+    <t>Kolosko Aleksandr</t>
   </si>
   <si>
-    <t>Колошко Александр</t>
+    <t>Kolosko Kirill</t>
   </si>
   <si>
-    <t>Колошко Кирилл</t>
+    <t>Kurlancik Ivan</t>
   </si>
   <si>
-    <t>Курлянчик Иван</t>
+    <t>Mihajlov Andrej</t>
   </si>
   <si>
-    <t>Михайлов Андрей</t>
+    <t>Silovic Vladimir</t>
   </si>
   <si>
-    <t>Смирнов Кирилл</t>
+    <t>Smirnov Kirill</t>
   </si>
   <si>
-    <t>Трафимчик Михаил</t>
+    <t>Trafimcik Mihail</t>
   </si>
   <si>
-    <t>Туляй Геннадий</t>
+    <t>Tulaj Gennadij</t>
   </si>
   <si>
-    <t>Тылец Михаил</t>
+    <t>Tylec Mihail</t>
   </si>
   <si>
-    <t>Чуприс Павел</t>
+    <t>Vetosko Evgenij</t>
   </si>
   <si>
-    <t>Шилович Владимир</t>
+    <t>Visnevskij Sergej</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>МС</t>
+    <t>КМС</t>
   </si>
   <si>
-    <t>КМС</t>
+    <t>МС</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Барановичи</t>
+    <t>Baranavichy</t>
   </si>
   <si>
-    <t>Молодечно</t>
+    <t>Maladziechna</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Марьина Горка</t>
+    <t>Marjina Gorka</t>
   </si>
   <si>
-    <t>Новолукомль</t>
+    <t>Sluck</t>
   </si>
   <si>
-    <t>Слуцк</t>
+    <t>Novalukoml</t>
   </si>
   <si>
-    <t>Смолевичи</t>
+    <t>Smaliavichy</t>
   </si>
   <si>
-    <t>Дзержинск</t>
+    <t>Dziarzhynsk</t>
   </si>
   <si>
-    <t>городской посёлок Глуск</t>
+    <t>garadski pasiolak Glusk</t>
   </si>
   <si>
-    <t>Бобруйск</t>
+    <t>Babrujsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -837,111 +837,111 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>1988</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>1983</v>
+        <v>1996</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1988</v>
+        <v>1964</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1964</v>
+        <v>1983</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>1996</v>
+        <v>1988</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1984</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E16" s="9" t="s">
@@ -1077,191 +1077,191 @@
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>1987</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
-        <v>1989</v>
+        <v>1971</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>1988</v>
+        <v>1976</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1992</v>
+        <v>1988</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>1981</v>
+        <v>1992</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1982</v>
+        <v>1981</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1993</v>
+        <v>1982</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1976</v>
+        <v>1993</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1971</v>
+        <v>1989</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1968</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E32" s="9" t="s">
@@ -1301,51 +1301,51 @@
       <c r="C34" s="8"/>
       <c r="D34" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
         <v>1982</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
         <v>1989</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
@@ -1355,71 +1355,71 @@
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
         <v>1991</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>78</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>1979</v>
+        <v>1968</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
-        <v>1968</v>
+        <v>1979</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>1989</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E40" s="9" t="s">
@@ -1435,197 +1435,197 @@
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
         <v>1968</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
-        <v>1988</v>
+        <v>1974</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
-        <v>1989</v>
+        <v>1991</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
-        <v>1991</v>
+        <v>1982</v>
       </c>
       <c r="D44" s="8" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
-        <v>1982</v>
+        <v>1987</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E45" s="9" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8">
-        <v>1987</v>
+        <v>2011</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>79</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C47" s="8">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E47" s="9" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C48" s="8">
-        <v>2007</v>
+        <v>1990</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E48" s="9" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C49" s="8">
-        <v>1990</v>
+        <v>1980</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E49" s="9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C50" s="8">
         <v>1989</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
@@ -1675,77 +1675,77 @@
       </c>
       <c r="B53" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C53" s="8">
         <v>1969</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>79</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C54" s="8">
-        <v>1974</v>
+        <v>1988</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C55" s="8">
-        <v>1980</v>
+        <v>1989</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E55" s="9" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="10"/>
       <c r="B56" s="7"/>
       <c r="C56" s="7"/>
       <c r="D56" s="7"/>
       <c r="E56" s="7"/>
       <c r="F56" s="7"/>
       <c r="G56" s="7"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="10"/>
       <c r="B57" s="7"/>
       <c r="C57" s="7"/>
       <c r="D57" s="7"/>
       <c r="E57" s="7"/>
       <c r="F57" s="7"/>
       <c r="G57" s="7"/>
       <c r="H57" s="1"/>
     </row>