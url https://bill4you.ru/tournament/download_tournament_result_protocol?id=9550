--- v1 (2026-02-28)
+++ v2 (2026-08-30)
@@ -20,153 +20,153 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>БК "Луза"</t>
   </si>
   <si>
     <t>Финал Сеньоры Оренбуржья "40+" 2025 г.</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>13.12.2025, БК "Луза", Россия, Оренбургская область, Оренбург, ул. 70 лет ВЛКСМ 16/1</t>
+    <t>13.12.2025, БК "Луза", Russian Federation, Orenburg Region, Orenburg, ул. 70 лет ВЛКСМ 16/1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Гутин Сергей</t>
+    <t>Gutin Sergey</t>
   </si>
   <si>
-    <t>Зацаринин Александр</t>
+    <t>Zacarinin Aleksandr</t>
   </si>
   <si>
-    <t>Дудоров Вячеслав</t>
+    <t>Dudorov Vaceslav</t>
   </si>
   <si>
-    <t>Шмонов Алексей</t>
+    <t>Shmonov Alexsei</t>
   </si>
   <si>
-    <t>Алексей Туев</t>
+    <t>Aleksey Tuev</t>
   </si>
   <si>
-    <t>Муканаев Артур</t>
+    <t>Mukanaev Artur</t>
   </si>
   <si>
-    <t>Попов Александр</t>
+    <t>Popov Aleksandr</t>
   </si>
   <si>
-    <t>Семерня Юрий</t>
+    <t>Semernya Yuriy</t>
   </si>
   <si>
-    <t>Бородин Дмитрий</t>
+    <t>Borodin Dmitriy</t>
   </si>
   <si>
-    <t>Каверин Роман</t>
+    <t>Kaverin Roman</t>
   </si>
   <si>
-    <t>Кленин Валерий</t>
+    <t>Klenin Valeriy</t>
   </si>
   <si>
-    <t>Сомов Сергей</t>
+    <t>Somov Sergey</t>
   </si>
   <si>
-    <t>Гадельшин Рамиль</t>
+    <t>Gadel'sin Ramil'</t>
   </si>
   <si>
-    <t>Лопин Андрей</t>
+    <t>Lopin Andrey</t>
   </si>
   <si>
-    <t>Нектов Сергей</t>
+    <t>Nektov Sergei</t>
   </si>
   <si>
-    <t>Ушаков Александр</t>
+    <t>Ushakov Alexandr</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>