--- v0 (2025-12-08)
+++ v1 (2026-08-27)
@@ -20,120 +20,120 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>БК "Шаровая Молния"</t>
   </si>
   <si>
     <t>III Рейтинговый турнир лиги Timbild сезон 2025-2026 финальная часть</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>10.11.2025, БК "Шаровая Молния", Россия, Красноярский край, Красноярск,  ул Молокова 37,  4 этаж</t>
+    <t>10.11.2025, БК "Шаровая Молния", Russian Federation, Krasnoyarsk Territory, Krasnoyarsk, Красноярск,  ул Молокова 37,  4 этаж</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Мельников Вячеслав</t>
+    <t>Savin Pavel</t>
   </si>
   <si>
-    <t>Савин Павел</t>
+    <t>Melnikov Viacheslav</t>
   </si>
   <si>
-    <t>Тетерин Андрей</t>
+    <t>Filippov Egor</t>
   </si>
   <si>
-    <t>Филиппов Егор</t>
+    <t>Teterin Andrey</t>
   </si>
   <si>
-    <t>Аитов Эдуард</t>
+    <t>Aitov Eduard</t>
   </si>
   <si>
-    <t>Колоколов Василий</t>
+    <t>Kolokolov Vasily</t>
   </si>
   <si>
-    <t>Талашманов Александр</t>
+    <t>Shumeev Vasiliy</t>
   </si>
   <si>
-    <t>Шумеев Василий</t>
+    <t>Talashmanov Aleksandr</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Красноярск</t>
+    <t>Krasnoyarsk</t>
   </si>
   <si>
-    <t>Шарыпово</t>
+    <t>Sharypovo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -587,114 +587,118 @@
       <c r="A5" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8" s="8"/>
+      <c r="A8" s="8">
+        <v>1</v>
+      </c>
       <c r="B8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="8">
-        <v>1984</v>
+        <v>1976</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9" s="8"/>
+      <c r="A9" s="8">
+        <v>2</v>
+      </c>
       <c r="B9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="8">
-        <v>1976</v>
+        <v>1984</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="8">
-        <v>1966</v>
+        <v>1986</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="8">
-        <v>1986</v>
+        <v>1966</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="8">
         <v>1986</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="9" t="s">
@@ -709,71 +713,71 @@
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="8">
         <v>1964</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="C14" s="8"/>
+      <c r="C14" s="8">
+        <v>1978</v>
+      </c>
       <c r="D14" s="8" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="C15" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C15" s="8"/>
       <c r="D15" s="8" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="10"/>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10"/>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>