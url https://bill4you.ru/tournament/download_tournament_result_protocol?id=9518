--- v0 (2026-03-19)
+++ v1 (2026-06-17)
@@ -14,60 +14,60 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
-    <t>Шаровня Семей</t>
+    <t>BASTAU</t>
   </si>
   <si>
     <t>Кубок президента ФБС области Абай</t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
-    <t>30.11.2025, Шаровня Семей, Казахстан, область Абай, Семей, ул. Засядко 89</t>
+    <t>30.11.2025, BASTAU, Казахстан, Алматинская область, Алматы, Шагабутдинова 109а</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>Главный судья</t>
   </si>
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>