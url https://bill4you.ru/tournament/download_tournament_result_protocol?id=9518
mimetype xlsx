--- v1 (2026-06-17)
+++ v2 (2026-08-26)
@@ -14,156 +14,156 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
-    <t>BASTAU</t>
+    <t>START 8</t>
   </si>
   <si>
     <t>Кубок президента ФБС области Абай</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>30.11.2025, BASTAU, Казахстан, Алматинская область, Алматы, Шагабутдинова 109а</t>
+    <t>30.11.2025, START 8, Kazakhstan, Almaty oblysy, Almaty</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Турубаев Нурлан</t>
+    <t>Turubaev Nurlan</t>
   </si>
   <si>
-    <t>Омаров Алибек</t>
+    <t>Omarov Alibek</t>
   </si>
   <si>
-    <t>Балгинбаев Тлеухан</t>
+    <t>Balginbaev Tleuhan</t>
   </si>
   <si>
-    <t>Сатвалдинов Талгат</t>
+    <t>Satvaldinov Talgat</t>
   </si>
   <si>
-    <t>Джумагельдиев Куаныш</t>
+    <t>Dzhumageldiev Kuanysh</t>
   </si>
   <si>
-    <t>Мухамед Толкынбекулы</t>
+    <t>Muhamel Tolkunbek</t>
   </si>
   <si>
-    <t>Нуртазин Саят</t>
+    <t>Nurtazin Sayat</t>
   </si>
   <si>
-    <t>Рю Юра</t>
+    <t>Ru Ura</t>
   </si>
   <si>
-    <t>Аганасов Бакытбек</t>
+    <t>Aganasov Bakytbek</t>
   </si>
   <si>
-    <t>Байгалиев Бейсен</t>
+    <t>Baaijumanov Madiyar</t>
   </si>
   <si>
-    <t>Байжуманов Мадияр</t>
+    <t>Baygaliev Beysen</t>
   </si>
   <si>
-    <t>Бекмурзаев Арлан</t>
+    <t>Bekmurzaev Arlan</t>
   </si>
   <si>
-    <t>Джанкабаев Аскар</t>
+    <t>Dzhankabaev Askar</t>
   </si>
   <si>
-    <t>Емелбеков Тайыр</t>
+    <t>Emelbekov Tayyr</t>
   </si>
   <si>
-    <t>Нугыманов Адиль</t>
+    <t>Nugymanov Adil</t>
   </si>
   <si>
-    <t>Таугынбаев Айбек</t>
+    <t>Taugynbaev Aybek</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -802,71 +802,71 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="8">
         <v>1970</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="8">
-        <v>1961</v>
+        <v>1990</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="8">
-        <v>1990</v>
+        <v>1961</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="8">
         <v>1976</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="9" t="s">