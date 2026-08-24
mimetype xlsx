--- v0 (2026-03-13)
+++ v1 (2026-08-24)
@@ -20,174 +20,174 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>СФБС «Олимп»</t>
   </si>
   <si>
     <t>Открытый турнир СФБС "Олимп" среди новичков 6 тур</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>30.11.2025, МАУ ДО СШОР «Олимп», Россия, ХМАО - Югра, Сургут, ул. Мелик-Карамова,  12</t>
+    <t>30.11.2025, МАУ ДО СШОР «Олимп», Russian Federation, KhMAO - Yugra, Khanty-Mansi Autonomous Okrug, ул. Мелик-Карамова,  12</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 20</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Афанасьев Богдан</t>
+    <t>Afanasev Bogdan</t>
   </si>
   <si>
-    <t>Гусев Александр</t>
+    <t>Gusev Aleksandr</t>
   </si>
   <si>
-    <t>Димахов Сергей</t>
+    <t>Dimakhov Sergei</t>
   </si>
   <si>
-    <t>Кырылив Игорь</t>
+    <t>Kyryliv Igor</t>
   </si>
   <si>
-    <t>Малахов Константин</t>
+    <t>Malakhov Konstantin</t>
   </si>
   <si>
-    <t>Пивкач Виталий</t>
+    <t>Pivkach Vitaliy</t>
   </si>
   <si>
-    <t>Плешанов Евгений</t>
+    <t>Pleshanov Evgeniy</t>
   </si>
   <si>
-    <t>Рафикова Валерия</t>
+    <t>Rafikova Valeriya</t>
   </si>
   <si>
-    <t>Айсаев Абдулазиз</t>
+    <t>Aisaev Abdylaziz</t>
   </si>
   <si>
-    <t>Бандура Наталья</t>
+    <t>BANDURA NATALIA</t>
   </si>
   <si>
-    <t>Ефимчук Павел</t>
+    <t>Efimchuk Pavel</t>
   </si>
   <si>
-    <t>Узун Ирина</t>
+    <t>Uzun Irina</t>
   </si>
   <si>
-    <t>Артемьев Сергей</t>
+    <t>Artemev Sergey</t>
   </si>
   <si>
-    <t>Букреева Татьяна</t>
+    <t>Bukreeva Tatiana</t>
   </si>
   <si>
-    <t>Валиуллин Вячеслав</t>
+    <t>Sidorov Evgeniy</t>
   </si>
   <si>
-    <t>Сидоров Евгений</t>
+    <t>Valiullin Vyacheslav</t>
   </si>
   <si>
-    <t>Денисов Вячеслав</t>
+    <t>CHIGLINTSEV VLADIMIR</t>
   </si>
   <si>
-    <t>Кульматицкая Виктория</t>
+    <t>Denisov Vyacheslav</t>
   </si>
   <si>
-    <t>Фрейман Александр</t>
+    <t>Freyman Aleksandr</t>
   </si>
   <si>
-    <t>Чиглинцев Владимир</t>
+    <t>Kulmatickaya Viktoriya</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Лянтор</t>
+    <t>Lyantor</t>
   </si>
   <si>
-    <t>Нижневартовск</t>
+    <t>Nizhnevartovsk</t>
   </si>
   <si>
-    <t>Мегион</t>
+    <t>Megion</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -928,157 +928,157 @@
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
         <v>1979</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>1979</v>
+        <v>1976</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1976</v>
+        <v>1979</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
-        <v>1986</v>
+        <v>1960</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>1979</v>
+        <v>1986</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
         <v>1983</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>1960</v>
+        <v>1979</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="10"/>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="10"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="1"/>
     </row>