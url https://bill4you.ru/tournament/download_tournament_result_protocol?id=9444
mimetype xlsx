--- v2 (2026-06-24)
+++ v3 (2026-10-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>ФБС Республики Татарстан</t>
   </si>
   <si>
     <t>Золотой кубок «Сезоны» призовой 400 000р</t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
     <t>06.12.2025, Бильярдная 1, Россия, Республика Татарстан (Татарстан), Казань, ул. Рихарда Зорге 66В</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
@@ -273,50 +273,53 @@
     <t>Набережные Челны</t>
   </si>
   <si>
     <t>Йошкар-Ола</t>
   </si>
   <si>
     <t>Вологда</t>
   </si>
   <si>
     <t>Мары</t>
   </si>
   <si>
     <t>Чебоксары</t>
   </si>
   <si>
     <t>Хабаровск</t>
   </si>
   <si>
     <t>Ижевск</t>
   </si>
   <si>
     <t>Нижнекамск</t>
   </si>
   <si>
     <t>Новотроицк</t>
+  </si>
+  <si>
+    <t>Москва</t>
   </si>
   <si>
     <t>Зеленодольск</t>
   </si>
   <si>
     <t>село Верхнеяркеево</t>
   </si>
   <si>
     <t>село Базарные Матаки</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -849,51 +852,51 @@
       </c>
       <c r="C10" s="8">
         <v>1988</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>78</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="8">
         <v>1987</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>79</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="8">
         <v>1997</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F12" s="1"/>
@@ -1550,71 +1553,71 @@
       </c>
       <c r="D45" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C46" s="8">
         <v>1983</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E46" s="9" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C47" s="8">
         <v>2002</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E47" s="9" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C48" s="8">
         <v>2002</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
@@ -1650,91 +1653,91 @@
       </c>
       <c r="D50" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C51" s="8">
         <v>1995</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E51" s="9" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C52" s="8">
         <v>1990</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C53" s="8">
         <v>1979</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E53" s="9" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C54" s="8">
         <v>1977</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>