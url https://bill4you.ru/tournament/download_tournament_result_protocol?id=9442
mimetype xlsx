--- v0 (2025-12-08)
+++ v1 (2026-08-22)
@@ -20,273 +20,273 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>ФБС ХМАО-Югры</t>
   </si>
   <si>
     <t>Кубок Югры, мужчины</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>28.11.2025, МАУ ДО СШОР «Олимп», Россия, ХМАО - Югра, Сургут, ул. Мелик-Карамова,  12</t>
+    <t>28.11.2025, МАУ ДО СШОР «Олимп», Russian Federation, KhMAO - Yugra, Khanty-Mansi Autonomous Okrug, ул. Мелик-Карамова,  12</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 42</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Старухин Юрий</t>
+    <t>Staruhin Yuriy</t>
   </si>
   <si>
-    <t>Мамедов Шаик</t>
+    <t>Mamedov Shaik</t>
   </si>
   <si>
-    <t>Ольховик Артур</t>
+    <t>Olhovik Artur</t>
   </si>
   <si>
-    <t>Шапко Евгений</t>
+    <t>Sapko Evgenij</t>
   </si>
   <si>
-    <t>Зайцев Кирилл</t>
+    <t>Chen Igor</t>
   </si>
   <si>
-    <t>Палиенко Иван</t>
+    <t>Palienko Ivan</t>
   </si>
   <si>
-    <t>Стексов Серафим</t>
+    <t>Steksov Serafim</t>
   </si>
   <si>
-    <t>Чен Игорь</t>
+    <t>Zajcev Kirill</t>
   </si>
   <si>
-    <t>Авдеев Вячеслав</t>
+    <t>Akhmetchin Mikhail</t>
   </si>
   <si>
-    <t>Ахметчин Михаил</t>
+    <t>Avdeev Vyacheslav</t>
   </si>
   <si>
-    <t>Дженанян Степан</t>
+    <t>Dzhenanyan Stepan</t>
   </si>
   <si>
-    <t>Карбаинов Павел</t>
+    <t>Karbainov Pavel</t>
   </si>
   <si>
-    <t>Клёнингер Роман</t>
+    <t>Klyoninger Roman</t>
   </si>
   <si>
-    <t>Коняхин Александр</t>
+    <t>Konahin Aleksandr</t>
   </si>
   <si>
-    <t>Ричковский Алексей</t>
+    <t>Rickovskij Aleksej</t>
   </si>
   <si>
-    <t>Тибоев Александр</t>
+    <t>Tiboev Aleksandr</t>
   </si>
   <si>
-    <t>Айсаев Абдулазиз</t>
+    <t>Aisaev Abdylaziz</t>
   </si>
   <si>
-    <t>Батрак Владимир</t>
+    <t>Batrak Vladimir</t>
   </si>
   <si>
-    <t>Беленков Денис</t>
+    <t>Belenkov Denis</t>
   </si>
   <si>
-    <t>Благой Иван</t>
+    <t>Blagoj Ivan</t>
   </si>
   <si>
-    <t>Иванов Алексей</t>
+    <t>Hatiev Kamaladin</t>
   </si>
   <si>
-    <t>Хатиев Камалдин</t>
+    <t>Ivanov Alexey</t>
   </si>
   <si>
-    <t>Шлыков Сергей</t>
+    <t>Shlykov Sergey</t>
   </si>
   <si>
-    <t>Юрков Захар</t>
+    <t>Urkov Zahar</t>
   </si>
   <si>
-    <t>Гаджиев Руслан</t>
+    <t>Gadziev Ruslan</t>
   </si>
   <si>
-    <t>Георгиев Роман</t>
+    <t>Georgiev Roman</t>
   </si>
   <si>
-    <t>Гусев Александр</t>
+    <t>Gusev Aleksandr</t>
   </si>
   <si>
-    <t>Ким Валентин</t>
+    <t>Kim Valentin</t>
   </si>
   <si>
-    <t>Кобылянский Виталий</t>
+    <t>Kobylyanskiy Vitaliy</t>
   </si>
   <si>
-    <t>Римиханов Замудин</t>
+    <t>Rickovskij Denis</t>
   </si>
   <si>
-    <t>Ричковский Денис</t>
+    <t>Rimihanov Zamudin</t>
   </si>
   <si>
-    <t>Якубов Мамур</t>
+    <t>Yakubov Mamur</t>
   </si>
   <si>
-    <t>Бабаев Габиль</t>
+    <t>Babaev Gabil</t>
   </si>
   <si>
-    <t>Буцанов Дмитрий</t>
+    <t>Butsanov Dmitry</t>
   </si>
   <si>
-    <t>Гриднев Иван</t>
+    <t>Gridnev Ivan</t>
   </si>
   <si>
-    <t>Зверь Богдан</t>
+    <t>Koshelev Sergey</t>
   </si>
   <si>
-    <t>Кошелев Сергей</t>
+    <t>Kurmanaliev Maksim</t>
   </si>
   <si>
-    <t>Курманалиев Максим</t>
+    <t>Nishnianidze David</t>
   </si>
   <si>
-    <t>Нишнианидзе Давид</t>
+    <t>Saitgafarov Rashit</t>
   </si>
   <si>
-    <t>Саитгафаров Рашит</t>
+    <t>Terentev Viktor</t>
   </si>
   <si>
-    <t>Терентьев Виктор</t>
+    <t>Yakimov Andrey</t>
   </si>
   <si>
-    <t>Якимов Андрей</t>
+    <t>Zver' Bogdan</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Нефтеюганск</t>
+    <t>Nefteyugansk</t>
   </si>
   <si>
-    <t>Лянтор</t>
+    <t>Lyantor</t>
   </si>
   <si>
-    <t>Когалым</t>
+    <t>Kogalym</t>
   </si>
   <si>
-    <t>Белоярский</t>
+    <t>Beloyarskiy</t>
   </si>
   <si>
-    <t>посёлок Нижнесортымский</t>
+    <t>posyolok Nizhnesortymskiy</t>
   </si>
   <si>
-    <t>Мегион</t>
+    <t>Megion</t>
   </si>
   <si>
-    <t>Пыть-Ях</t>
+    <t>Pyt-Yakh</t>
   </si>
   <si>
-    <t>посёлок городского типа Фёдоровский</t>
+    <t>posyolok gorodskogo tipa Fyodorovskiy</t>
   </si>
   <si>
-    <t>посёлок городского типа Белый Яр</t>
+    <t>posyolok gorodskogo tipa Bely Yar</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -827,57 +827,57 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>2003</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>1991</v>
+        <v>1987</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
         <v>2010</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
@@ -887,97 +887,97 @@
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
         <v>2008</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>1987</v>
+        <v>1991</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
-        <v>1987</v>
+        <v>1984</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>1984</v>
+        <v>1987</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
         <v>1985</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
@@ -1147,77 +1147,77 @@
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
         <v>1974</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>72</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1979</v>
+        <v>1984</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1984</v>
+        <v>1979</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
         <v>1982</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
@@ -1250,51 +1250,51 @@
       </c>
       <c r="C32" s="8">
         <v>1974</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
         <v>1973</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
         <v>1987</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F34" s="1"/>
@@ -1327,77 +1327,77 @@
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
         <v>1982</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>1981</v>
+        <v>2009</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>2009</v>
+        <v>1981</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
         <v>1987</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
@@ -1445,177 +1445,177 @@
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
         <v>1987</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
-        <v>2010</v>
+        <v>1985</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
-        <v>1986</v>
+        <v>1983</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E45" s="9" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8">
-        <v>1983</v>
+        <v>1975</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E46" s="9" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C47" s="8">
-        <v>1975</v>
+        <v>1955</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E47" s="9" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C48" s="8">
-        <v>1955</v>
+        <v>1986</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E48" s="9" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C49" s="8">
-        <v>1986</v>
+        <v>2010</v>
       </c>
       <c r="D49" s="8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E49" s="9" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="10"/>
       <c r="B50" s="7"/>
       <c r="C50" s="7"/>
       <c r="D50" s="7"/>
       <c r="E50" s="7"/>
       <c r="F50" s="7"/>
       <c r="G50" s="7"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="10"/>
       <c r="B51" s="7"/>
       <c r="C51" s="7"/>
       <c r="D51" s="7"/>
       <c r="E51" s="7"/>
       <c r="F51" s="7"/>
       <c r="G51" s="7"/>
       <c r="H51" s="1"/>
     </row>