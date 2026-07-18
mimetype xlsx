--- v0 (2026-02-14)
+++ v1 (2026-07-18)
@@ -59,51 +59,51 @@
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 31</t>
   </si>
   <si>
     <t>Главный судья</t>
   </si>
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
-    <t>Адилжан Акжол</t>
+    <t>Адилжан уулу Акжол</t>
   </si>
   <si>
     <t>Исаков Уланбек</t>
   </si>
   <si>
     <t>Бекназаров Руслан</t>
   </si>
   <si>
     <t>Кочконов Санжарбек</t>
   </si>
   <si>
     <t>Бек Маткасымов</t>
   </si>
   <si>
     <t>Катрекеев Канатбек</t>
   </si>
   <si>
     <t>Маматазимов Эдил</t>
   </si>
   <si>
     <t>Рыскулов Канатбек</t>
   </si>
   <si>
     <t>Кудайназаров Жолдубай</t>
   </si>
@@ -167,51 +167,51 @@
   <si>
     <t>Маматов Алтынбек</t>
   </si>
   <si>
     <t>Садыралиев Саматбек</t>
   </si>
   <si>
     <t>Улугбек Кожонов</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
-    <t>село Чак</t>
+    <t>село Дароот-Коргон</t>
   </si>
   <si>
     <t>Нарын</t>
   </si>
   <si>
     <t>Джалал-Абад</t>
   </si>
   <si>
     <t>Ош</t>
   </si>
   <si>
     <t>село Кара-Кульджа</t>
   </si>
   <si>
     <t>посёлок Сузак</t>
   </si>
   <si>
     <t>село Ала-Бука</t>
   </si>
   <si>
     <t>Кара-Балта</t>
   </si>
   <si>
     <t>Кара-Куль</t>
   </si>