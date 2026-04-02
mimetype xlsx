--- v0 (2026-02-07)
+++ v1 (2026-04-02)
@@ -1117,51 +1117,51 @@
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8"/>
       <c r="D30" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
         <v>1993</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8"/>
       <c r="D32" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>