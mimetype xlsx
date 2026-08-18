--- v1 (2026-04-02)
+++ v2 (2026-08-18)
@@ -20,204 +20,204 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Федерация бильярдного спорта города Астана</t>
   </si>
   <si>
     <t>"Midnight Battle Cup" (Колхоз)</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>01.12.2025, БК "Zodiak", Казахстан, Акмолинская область, Астана, Кажымукана,  3</t>
+    <t>01.12.2025, БК "Zodiak", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, Кажымукана,  3</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Депухан Акжаик</t>
+    <t>Depuhan Akzhaik</t>
   </si>
   <si>
-    <t>Молдабеков Адиль</t>
+    <t>Moldabekov Adil</t>
   </si>
   <si>
-    <t>Жанузакулы Алмас</t>
+    <t>kaldarbekov ruslan</t>
   </si>
   <si>
-    <t>Калдарбеков Руслан</t>
+    <t>Zhanuzakuly Almas</t>
   </si>
   <si>
-    <t>Дмитрий Сан</t>
+    <t>Dmitrii San</t>
   </si>
   <si>
-    <t>Ли Сергей</t>
+    <t>Li Sergey</t>
   </si>
   <si>
-    <t>Макашев Бауржан</t>
+    <t>Makashev Baurzhan</t>
   </si>
   <si>
-    <t>Шаутыбаев Маргулан</t>
+    <t>Shautybayev Margulan</t>
   </si>
   <si>
-    <t>Атамуратов Равиль</t>
+    <t>Atamuratov Ravil</t>
   </si>
   <si>
-    <t>Аубакиров Азамат</t>
+    <t>Aubakirov Azamat</t>
   </si>
   <si>
-    <t>Бейсенов Бахтияр</t>
+    <t>Beysenov Bahtiyar</t>
   </si>
   <si>
-    <t>Джангарашев Джалиль</t>
+    <t>Dzhangarashev Dzhalil</t>
   </si>
   <si>
-    <t>Капашев Булат</t>
+    <t>Kapashev Bulat</t>
   </si>
   <si>
-    <t>Макашев Дастан</t>
+    <t>Makashev Dastan</t>
   </si>
   <si>
-    <t>Сыдыков Аян</t>
+    <t>Sydykov Ayan</t>
   </si>
   <si>
-    <t>Турысбеков Асет</t>
+    <t>Turysbekov Aset</t>
   </si>
   <si>
-    <t>Аккужин Ержан</t>
+    <t>Akkuzhin Erzhan</t>
   </si>
   <si>
-    <t>Дауров Ринат</t>
+    <t>Chernega Yuriy</t>
   </si>
   <si>
-    <t>Кочеганов Еркебулан</t>
+    <t>Daurov Rinat</t>
   </si>
   <si>
-    <t>Самофалов Виктор</t>
+    <t>Kocheganov Erkebulan</t>
   </si>
   <si>
-    <t>Сламжанов Санжар</t>
+    <t>Samofalov Viktor</t>
   </si>
   <si>
-    <t>Тюлебаев Асет</t>
+    <t>Slamzhanov Sanzhar</t>
   </si>
   <si>
-    <t>Усенбаев Равиль</t>
+    <t>Tyulebaev Aset</t>
   </si>
   <si>
-    <t>Чернега Юрий</t>
+    <t>Usenbaev Ravil</t>
   </si>
   <si>
-    <t>Акимова Айна</t>
+    <t>Akimova Ayna</t>
   </si>
   <si>
-    <t>Аманжолов Жоламан</t>
+    <t>Amanzholov Zholaman</t>
   </si>
   <si>
-    <t>Бидаулетов Максат</t>
+    <t>Bidauletov Maksat</t>
   </si>
   <si>
-    <t>Дуненкулов Бахтияр</t>
+    <t>Dunenkulov Bahtiyar</t>
   </si>
   <si>
-    <t>Жанатаев Ермек</t>
+    <t>Faizullin Madi</t>
   </si>
   <si>
-    <t>Жунусов Данияр</t>
+    <t>Seitov Nariman</t>
   </si>
   <si>
-    <t>Сеитов Нариман</t>
+    <t>Zhanataev Ermek</t>
   </si>
   <si>
-    <t>Файзуллин Мади</t>
+    <t>Zhunusov Daniyar</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -715,73 +715,73 @@
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8">
         <v>1996</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C10" s="8"/>
       <c r="D10" s="8" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="C11" s="8"/>
+      <c r="C11" s="8">
+        <v>1986</v>
+      </c>
       <c r="D11" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>1976</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F12" s="1"/>
@@ -1003,51 +1003,53 @@
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1987</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="C25" s="8"/>
+      <c r="C25" s="8">
+        <v>1993</v>
+      </c>
       <c r="D25" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8"/>
       <c r="D26" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F26" s="1"/>
@@ -1057,109 +1059,107 @@
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8"/>
       <c r="D27" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C28" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C28" s="8"/>
       <c r="D28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C29" s="8"/>
+      <c r="C29" s="8">
+        <v>2006</v>
+      </c>
       <c r="D29" s="8" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8"/>
       <c r="D30" s="8" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="C31" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C31" s="8"/>
       <c r="D31" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8"/>
       <c r="D32" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F32" s="1"/>
@@ -1209,109 +1209,109 @@
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8">
         <v>1987</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="C36" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C36" s="8"/>
       <c r="D36" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="C37" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C37" s="8"/>
       <c r="D37" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="C38" s="8"/>
+      <c r="C38" s="8">
+        <v>1969</v>
+      </c>
       <c r="D38" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C39" s="8"/>
+      <c r="C39" s="8">
+        <v>1985</v>
+      </c>
       <c r="D39" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="10"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>