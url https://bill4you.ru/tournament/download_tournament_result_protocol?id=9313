--- v1 (2026-08-19)
+++ v2 (2026-10-27)
@@ -131,51 +131,51 @@
   <si>
     <t>Kapitonov Sergey</t>
   </si>
   <si>
     <t>Koak Vitalij</t>
   </si>
   <si>
     <t>Kononov Igor</t>
   </si>
   <si>
     <t>Mamichev Aleksandr</t>
   </si>
   <si>
     <t>Manchak Dmitriy</t>
   </si>
   <si>
     <t>T Sergey</t>
   </si>
   <si>
     <t>Vasilenko Daniil</t>
   </si>
   <si>
     <t>Yasinetskiy Artem</t>
   </si>
   <si>
-    <t>Ertov stas</t>
+    <t>Ertov Stas</t>
   </si>
   <si>
     <t>Karev Matvey</t>
   </si>
   <si>
     <t>Kareva Ekaterina</t>
   </si>
   <si>
     <t>Koroleva Alina</t>
   </si>
   <si>
     <t>Petrov Aleksandr</t>
   </si>
   <si>
     <t>Petuhov Daniil</t>
   </si>
   <si>
     <t>Ponomarev Denis</t>
   </si>
   <si>
     <t>Sosnov Maksim</t>
   </si>
   <si>
     <t>Druchek Sergey</t>
   </si>
@@ -1348,51 +1348,51 @@
       </c>
       <c r="D37" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
         <v>1992</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
         <v>2011</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>