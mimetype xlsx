--- v0 (2025-12-11)
+++ v1 (2026-05-31)
@@ -77,57 +77,57 @@
   <si>
     <t>Завацкий Степан</t>
   </si>
   <si>
     <t>Герман Гоман</t>
   </si>
   <si>
     <t>Загиров Денис</t>
   </si>
   <si>
     <t>Карелин Савелий</t>
   </si>
   <si>
     <t>Перец Захар</t>
   </si>
   <si>
     <t>Рудиков Григорий</t>
   </si>
   <si>
     <t>Скирюха Ксения</t>
   </si>
   <si>
     <t>Глыбина Варвара</t>
   </si>
   <si>
+    <t>Грахов Роман</t>
+  </si>
+  <si>
     <t>Наумова Василина</t>
   </si>
   <si>
     <t>Ощепкова Ульяна</t>
-  </si>
-[...1 lines deleted...]
-    <t>Роман Грахов</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>Болтовский Андрей</t>
   </si>
   <si>
     <t>Епихин Александр</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Томск</t>
   </si>
@@ -792,91 +792,91 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="8">
         <v>2013</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="8">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="8">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="8">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="10"/>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="10"/>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>