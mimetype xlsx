--- v1 (2026-05-31)
+++ v2 (2026-09-10)
@@ -20,138 +20,138 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>ФБС Томской области</t>
   </si>
   <si>
     <t>Первенство Томской области (до 16 лет)</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>23.11.2025, БК "Доберман" (Томск), Россия, Томская область, Томск, ул. Красноармейская,  д 126</t>
+    <t>23.11.2025, БК "Доберман" (Томск), Russian Federation, Tomsk Region, Tomsk, ул. Красноармейская,  д 126</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Шлегель София</t>
+    <t>Shlegel Sofiya</t>
   </si>
   <si>
-    <t>Завацкий Степан</t>
+    <t>Zavackiy Stepan</t>
   </si>
   <si>
-    <t>Герман Гоман</t>
+    <t>Goman German</t>
   </si>
   <si>
-    <t>Загиров Денис</t>
+    <t>Zagirov Denis</t>
   </si>
   <si>
-    <t>Карелин Савелий</t>
+    <t>Karelin Saveliy</t>
   </si>
   <si>
-    <t>Перец Захар</t>
+    <t>Peretz Zakhar</t>
   </si>
   <si>
-    <t>Рудиков Григорий</t>
+    <t>Rudikov Grigorij</t>
   </si>
   <si>
-    <t>Скирюха Ксения</t>
+    <t>Skiryukha Kseniia</t>
   </si>
   <si>
-    <t>Глыбина Варвара</t>
+    <t>Glybina Varvara</t>
   </si>
   <si>
-    <t>Грахов Роман</t>
+    <t>Grakhov Roman</t>
   </si>
   <si>
-    <t>Наумова Василина</t>
+    <t>Numova Vasilina</t>
   </si>
   <si>
-    <t>Ощепкова Ульяна</t>
+    <t>Oshchepkova Ulyana</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Болтовский Андрей</t>
+    <t>Boltovskij Andrej</t>
   </si>
   <si>
-    <t>Епихин Александр</t>
+    <t>Epihin Aleksandr</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Томск</t>
+    <t>Tomsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>