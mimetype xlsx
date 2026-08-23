--- v0 (2026-02-08)
+++ v1 (2026-08-23)
@@ -20,198 +20,198 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t xml:space="preserve">БК START </t>
   </si>
   <si>
     <t>GC Billiards Tournament 2025. "START"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>21.11.2025, БК START , Казахстан, Акмолинская область, Астана, ул. Кургальжинское шоссе 20</t>
+    <t>21.11.2025, БК START , Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, ул. Кургальжинское шоссе 20</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Масалимов Саят</t>
+    <t>Masalimov Sayat</t>
   </si>
   <si>
-    <t>Сайдуакасов Дамир</t>
+    <t>Saiduakassov Damir</t>
   </si>
   <si>
-    <t>Кудабаев Марат</t>
+    <t>Kudabayev Marat</t>
   </si>
   <si>
-    <t>Тезекбаев Эльмурат</t>
+    <t>Tezekbayev Elmurat</t>
   </si>
   <si>
-    <t>Витвицкий Руслан</t>
+    <t>Karzhaubaev Ruslan</t>
   </si>
   <si>
-    <t>Виховский Дмитрий</t>
+    <t>Makulbekov Arman</t>
   </si>
   <si>
-    <t>Каржаубаев Руслан</t>
+    <t>VIKHOVSKIY Dmitry</t>
   </si>
   <si>
-    <t>Макулбеков Арман</t>
+    <t>Vitvickiy Ruslan</t>
   </si>
   <si>
-    <t>Абильгазы Талгат</t>
+    <t>Abilgazy Talgat</t>
   </si>
   <si>
-    <t>Ергазиев Асет</t>
+    <t>Ergaziev Aset</t>
   </si>
   <si>
-    <t>Ибрагимов Алишер</t>
+    <t>Ibragimov Alisher</t>
   </si>
   <si>
-    <t>Имашев Ануар</t>
+    <t>Imashev Anuar</t>
   </si>
   <si>
-    <t>Ким Анатолий</t>
+    <t>Kim Anatoliy</t>
   </si>
   <si>
-    <t>Кураметов Женисжан</t>
+    <t>Kurametov Zheniszhan</t>
   </si>
   <si>
-    <t>Рахматулин Айдар</t>
+    <t>Rahmatullin Aidar</t>
   </si>
   <si>
-    <t>Скаков Данель</t>
+    <t>Skakov Danel</t>
   </si>
   <si>
-    <t>Бутумбаев Серик</t>
+    <t>Butumbayev Serik</t>
   </si>
   <si>
-    <t>Жайлаубаев Рамиль</t>
+    <t>Kairov Ulykbek</t>
   </si>
   <si>
-    <t>Каиров Улыкбек</t>
+    <t>Kuchin Vladimir</t>
   </si>
   <si>
-    <t>Кучин Владимир</t>
+    <t>Ornikbaev Daniar</t>
   </si>
   <si>
-    <t>Орникбаев Данияр</t>
+    <t>Rusaev Mansur</t>
   </si>
   <si>
-    <t>Русаев Мансур</t>
+    <t>Shinguzhinov Aslan</t>
   </si>
   <si>
-    <t>Тютебаев Серик</t>
+    <t>Tutebaev Serik</t>
   </si>
   <si>
-    <t>Шингужинов Жаслан</t>
+    <t>Zhailaubaev Ramil</t>
   </si>
   <si>
-    <t>Абилов Канат</t>
+    <t>Abilov Kanat</t>
   </si>
   <si>
-    <t>Искалиев Еркен</t>
+    <t>Iskaliyav Erken</t>
   </si>
   <si>
-    <t>Кашкинбеков Арман</t>
+    <t>Kashkinbekov Arman</t>
   </si>
   <si>
-    <t>Логвин Антон</t>
+    <t>Logvin Anton</t>
   </si>
   <si>
-    <t>Маханов Бахыт</t>
+    <t>Mahanov Bahyt</t>
   </si>
   <si>
-    <t>Сак Нурлан</t>
+    <t>Sac Nurlan</t>
   </si>
   <si>
-    <t>Смагулов Талгат</t>
+    <t>Smagulov Talgat</t>
   </si>
   <si>
-    <t>Сужанов Данияр</t>
+    <t>Suzhanov Daniyar</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -764,90 +764,90 @@
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8"/>
       <c r="D12" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>1975</v>
+        <v>2000</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="C14" s="8"/>
+      <c r="C14" s="8">
+        <v>1975</v>
+      </c>
       <c r="D14" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="C15" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C15" s="8"/>
       <c r="D15" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1980</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>51</v>
@@ -993,169 +993,169 @@
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="C25" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C25" s="8"/>
       <c r="D25" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="C26" s="8"/>
+      <c r="C26" s="8">
+        <v>1987</v>
+      </c>
       <c r="D26" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>1987</v>
+        <v>2000</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
         <v>2000</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C29" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
         <v>2000</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="C31" s="8"/>
+      <c r="C31" s="8">
+        <v>2000</v>
+      </c>
       <c r="D31" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>2000</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>51</v>