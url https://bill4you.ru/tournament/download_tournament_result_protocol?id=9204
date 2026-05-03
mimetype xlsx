--- v1 (2026-02-13)
+++ v2 (2026-05-03)
@@ -56,51 +56,51 @@
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 23</t>
   </si>
   <si>
     <t>Главный судья</t>
   </si>
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
-    <t>Подерин Федор</t>
+    <t>Подерин Фёдор</t>
   </si>
   <si>
     <t>Фролов Денис</t>
   </si>
   <si>
     <t>Курьин Максим</t>
   </si>
   <si>
     <t>Слепченков Фёдор</t>
   </si>
   <si>
     <t>Делидов Глеб</t>
   </si>
   <si>
     <t>Ереклинцев Алексей</t>
   </si>
   <si>
     <t>Мерзляков Сергей</t>
   </si>
   <si>
     <t>Нежданов Роман</t>
   </si>
   <si>
     <t>Алалыкин Иван</t>
   </si>