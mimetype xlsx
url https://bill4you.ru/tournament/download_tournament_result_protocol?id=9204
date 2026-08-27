--- v2 (2026-05-03)
+++ v3 (2026-08-27)
@@ -875,51 +875,51 @@
       </c>
       <c r="D17" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>1977</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>1997</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>