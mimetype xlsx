--- v0 (2025-11-19)
+++ v1 (2026-08-19)
@@ -20,180 +20,180 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>ФБС Рязанской области</t>
   </si>
   <si>
     <t>Первенство Рязанской области юноши до 16 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>13.11.2025, ГАУ ДО РО "СШОР ЦСК", Россия, Рязанская область, Рязань, ул. Спортивная 19</t>
+    <t>13.11.2025, ГАУ ДО РО "СШОР ЦСК", Russian Federation, Ryazan Region, Ryazan region, ул. Спортивная 19</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 22</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Антипов Артём</t>
+    <t>Antipov Artem</t>
   </si>
   <si>
-    <t>Сазонов Арсений</t>
+    <t>Sazonov Arseniy</t>
   </si>
   <si>
-    <t>Федоров Егор</t>
+    <t>Fedorov Egor</t>
   </si>
   <si>
-    <t>Филипеня Павел</t>
+    <t>Filipena Pavel</t>
   </si>
   <si>
-    <t>Колбасов Иван</t>
+    <t>Chernikov Sergey</t>
   </si>
   <si>
-    <t>Кочуров Данил</t>
+    <t>Kocurov Danil</t>
   </si>
   <si>
-    <t>Матюшкин Тимур</t>
+    <t>Kolbasov Ivan</t>
   </si>
   <si>
-    <t>Черников Сергей</t>
+    <t>Matyushkin Timur</t>
   </si>
   <si>
-    <t>Бушков Александр</t>
+    <t>Buskov Aleksandr</t>
   </si>
   <si>
-    <t>Кашаев Артем</t>
+    <t>Chernikov Dmitry</t>
   </si>
   <si>
-    <t>Кузьмин Дмитрий</t>
+    <t>Kashaev Artem</t>
   </si>
   <si>
-    <t>Кузьмин Николай</t>
+    <t>Kuz'min Nikolaj</t>
   </si>
   <si>
-    <t>Павлов Иван</t>
+    <t>Kuzmin Dmitriy</t>
   </si>
   <si>
-    <t>Прокофьев Егор</t>
+    <t>Pavlov Ivan</t>
   </si>
   <si>
-    <t>Черников Дмитрий</t>
+    <t>Prokofev Egor</t>
   </si>
   <si>
-    <t>Шипилов Матвей</t>
+    <t>Sipilov Matvej</t>
   </si>
   <si>
-    <t>Беззубцев Марк</t>
+    <t>Bezzubcev Mark</t>
   </si>
   <si>
-    <t>Дёмин Кирилл</t>
+    <t>Demin Kirill</t>
   </si>
   <si>
-    <t>Извеков Александр</t>
+    <t>Izvekov Alexander</t>
   </si>
   <si>
-    <t>Максим Максимов</t>
+    <t>Maximov Maxim</t>
   </si>
   <si>
-    <t>Медведев Арсений</t>
+    <t>Medvedev Arsenij</t>
   </si>
   <si>
-    <t>Рюмин Леонид</t>
+    <t>Ryumin Leonid</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Рязань</t>
+    <t>Ryazan region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -734,254 +734,254 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8">
         <v>2011</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8">
         <v>2010</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8">
         <v>2012</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>2012</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
         <v>2010</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="8">
         <v>2011</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F23" s="1"/>