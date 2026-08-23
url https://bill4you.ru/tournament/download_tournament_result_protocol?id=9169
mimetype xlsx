--- v0 (2025-11-29)
+++ v1 (2026-08-23)
@@ -12,218 +12,221 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>БК Альпари</t>
   </si>
   <si>
     <t>Большой турнир по свободной пирамиде с Гандикапом [LobovBilliard] 15.11.25</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>15.11.2025, БК Альпари, Россия, Московская область, Мытищи, ул. Олимпийский пр-т,  д. 10. ТЦ "Альта"</t>
+    <t>15.11.2025, БК Альпари, Russian Federation, Moscow Region, Mytischi, ул. Олимпийский пр-т,  д. 10. ТЦ "Альта"</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 29</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Цай Вячеслав</t>
+    <t>Tsay Vyacheslav</t>
   </si>
   <si>
-    <t>Чудиев Тынычбек</t>
+    <t>Chudiev Tynychbek</t>
   </si>
   <si>
-    <t>Афанасьев Константин</t>
+    <t>Afanasev Konstantin</t>
   </si>
   <si>
-    <t>Башкатов Евгений</t>
+    <t>Baskatov Evgenij</t>
   </si>
   <si>
-    <t>Аманбай Уулу Нургазы</t>
+    <t>Amanbay uulu Nurgazy</t>
   </si>
   <si>
-    <t>Геворгян Гор</t>
+    <t>Gevorgyan Gor</t>
   </si>
   <si>
-    <t>Голенков Андрей</t>
+    <t>Golenkov Andrey</t>
   </si>
   <si>
-    <t>Митрофанов Алексей</t>
+    <t>Mitrofanov Alexksey</t>
   </si>
   <si>
-    <t>Абрамейцев Алексей</t>
+    <t>Abrameitsev Alexei</t>
   </si>
   <si>
-    <t>Золотова Анна</t>
+    <t>Iacenko Evgeniy</t>
   </si>
   <si>
-    <t>Карпич Анастасия</t>
+    <t>Karpich Anastasiya</t>
   </si>
   <si>
-    <t>Ларионов Антон</t>
+    <t>Larionov Anton</t>
   </si>
   <si>
-    <t>Махарашвили Альберт</t>
+    <t>Makharashvili Albert</t>
   </si>
   <si>
-    <t>Рузанов Артем</t>
+    <t>Ruzanov Artem</t>
   </si>
   <si>
-    <t>Сытников Дмитрий</t>
+    <t>Sytnikov Dmitry</t>
   </si>
   <si>
-    <t>Яценко Евгений</t>
+    <t>Zolotova Anna</t>
   </si>
   <si>
-    <t>Гультяев Андрей</t>
+    <t>Cyganov Sergey</t>
   </si>
   <si>
-    <t>Катунский Михаил</t>
+    <t>Gul'taev Andrej</t>
   </si>
   <si>
-    <t>Коган Евгений</t>
+    <t>Khodzhaev Alexander</t>
   </si>
   <si>
-    <t>Манас Уулу Максат</t>
+    <t>kjgkg hihh</t>
   </si>
   <si>
-    <t>Пуцко Иван</t>
+    <t>Kogan Evgeny</t>
   </si>
   <si>
-    <t>Стариковский Сергей</t>
+    <t>Manas Uulu Maksat</t>
   </si>
   <si>
-    <t>Ходжаев Александр</t>
+    <t>Putcko Ivan</t>
   </si>
   <si>
-    <t>Цыганов Сергей</t>
+    <t>Starikovskiy Sergey</t>
   </si>
   <si>
-    <t>Голубев Алексей</t>
+    <t>Golubev Alexs</t>
   </si>
   <si>
-    <t>Залялетдинов Фарид</t>
+    <t>Lazarev Andrey</t>
   </si>
   <si>
-    <t>Лазарев Андрей</t>
+    <t>Lukyanchenko Victor</t>
   </si>
   <si>
-    <t>Лукьянченко Виктор</t>
+    <t>Sermatov Kylycbek</t>
   </si>
   <si>
-    <t>Шерматов Кылычбек</t>
+    <t>Zalialetdinov Farid</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Баткен</t>
+    <t>Batken</t>
   </si>
   <si>
-    <t>Вильнюс</t>
+    <t>Vilnius</t>
   </si>
   <si>
-    <t>Бишкек</t>
+    <t>Manas</t>
   </si>
   <si>
-    <t>Мытищи</t>
+    <t>Mytischi</t>
   </si>
   <si>
-    <t>посёлок городского типа Томилино</t>
+    <t>Yegoryevsk</t>
   </si>
   <si>
-    <t>Егорьевск</t>
+    <t>Bishkek</t>
+  </si>
+  <si>
+    <t>posyolok gorodskogo tipa Tomilino</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -864,51 +867,51 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1982</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>1969</v>
+        <v>1985</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>2001</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E18" s="9" t="s">
@@ -984,315 +987,317 @@
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
         <v>1983</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1985</v>
+        <v>1969</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
-        <v>1988</v>
+        <v>1980</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>1995</v>
+        <v>1988</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1991</v>
+        <v>1976</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C27" s="8"/>
+      <c r="C27" s="8">
+        <v>1995</v>
+      </c>
       <c r="D27" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>2011</v>
+        <v>1991</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
-        <v>1961</v>
+        <v>1996</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
-        <v>1976</v>
+        <v>2011</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
-        <v>1980</v>
+        <v>1961</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>2011</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8">
-        <v>1984</v>
+        <v>1981</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
-        <v>1981</v>
+        <v>1976</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8">
-        <v>1976</v>
+        <v>1996</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="8">
-        <v>1996</v>
+        <v>1984</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="10"/>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="10"/>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="1"/>
     </row>