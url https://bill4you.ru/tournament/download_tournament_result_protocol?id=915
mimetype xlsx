--- v0 (2025-10-07)
+++ v1 (2026-08-19)
@@ -20,195 +20,195 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>ФБС Ростовской области</t>
   </si>
   <si>
     <t xml:space="preserve">Кубок Ростовской области, Ветераны от 50 лет </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>01.10.2022, БК "Доберман" (Москва), Россия, Москва, Суворова 91</t>
+    <t>01.10.2022, БК "Доберман" (Москва), Russian Federation, Moscow, Суворова 91</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 28</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Тен Сергей</t>
+    <t>Ten Sergey</t>
   </si>
   <si>
-    <t>Харсеев Андрей</t>
+    <t>Harseev Andrej</t>
   </si>
   <si>
-    <t>Васин Алексей</t>
+    <t>Klimenko Vitalij</t>
   </si>
   <si>
-    <t>Клименко Виталий</t>
+    <t>Vasin Aleksej</t>
   </si>
   <si>
-    <t>Абукаев Кагурман</t>
+    <t>Abukaev Kagurman</t>
   </si>
   <si>
-    <t>Аваков Артур</t>
+    <t>Avakov Artur</t>
   </si>
   <si>
-    <t>Калашников Роман</t>
+    <t>Kalashnikov Roman</t>
   </si>
   <si>
-    <t>Лещенко Николай</t>
+    <t>Leschenko Nikolay</t>
   </si>
   <si>
-    <t>Алексеев Алексей</t>
+    <t>Alekseev Aleksey</t>
   </si>
   <si>
-    <t>Анфимиади Гиви</t>
+    <t>Anfimiadi Givi</t>
   </si>
   <si>
-    <t>Брехов Николай</t>
+    <t>Brehov Nikolaj</t>
   </si>
   <si>
-    <t>Иванов Анатолий</t>
+    <t>Ivanov Anatoly</t>
   </si>
   <si>
-    <t>Медведев Александр</t>
+    <t>Medvedev Aleksandr</t>
   </si>
   <si>
-    <t>Парфенов Михаил</t>
+    <t>Parfenov Mihail</t>
   </si>
   <si>
-    <t>Романенко Владимир</t>
+    <t>Romanenko Vladimir</t>
   </si>
   <si>
-    <t>Штоль Евгений</t>
+    <t>Shtol Evgeniy</t>
   </si>
   <si>
-    <t>Блашко Олег</t>
+    <t>Blasko Oleg</t>
   </si>
   <si>
-    <t>Бобнев Сергей</t>
+    <t>Bobnev Sergej</t>
   </si>
   <si>
-    <t>Гончаров Никита</t>
+    <t>Goncharov Nikita</t>
   </si>
   <si>
-    <t>Кобзев Владимир</t>
+    <t>Habuliani Rezo</t>
   </si>
   <si>
-    <t>Коваленко Владимир</t>
+    <t>Kobzev Vladimir</t>
   </si>
   <si>
-    <t>Ластовыря Анатолий</t>
+    <t>Kovalenko Vladimir</t>
   </si>
   <si>
-    <t>Потапов Игорь</t>
+    <t>Lastovyra Anatolij</t>
   </si>
   <si>
-    <t>Хабулиани Резо</t>
+    <t>Potapov Igor'</t>
   </si>
   <si>
-    <t>Маркаров Андрей</t>
+    <t>Carstvennyy Gennadiy</t>
   </si>
   <si>
-    <t>Речкалов Валерий</t>
+    <t>Markarov Andrej</t>
   </si>
   <si>
-    <t>Светлищев Виталий</t>
+    <t>Rechkalov Valery</t>
   </si>
   <si>
-    <t>Царственный Геннадий</t>
+    <t>Svetlisev Vitalij</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ростов-на-Дону</t>
+    <t>Rostov-on-Don</t>
   </si>
   <si>
-    <t>Таганрог</t>
+    <t>Taganrog</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -708,76 +708,76 @@
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8">
         <v>1961</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="8"/>
+      <c r="C10" s="8">
+        <v>1971</v>
+      </c>
       <c r="D10" s="8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="C11" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C11" s="8"/>
       <c r="D11" s="8" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8"/>
       <c r="D12" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
@@ -1056,190 +1056,190 @@
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8"/>
       <c r="D27" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C28" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C28" s="8"/>
       <c r="D28" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
-        <v>1956</v>
+        <v>1950</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
-        <v>1963</v>
+        <v>1956</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="C31" s="8"/>
+      <c r="C31" s="8">
+        <v>1963</v>
+      </c>
       <c r="D31" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
-        <v>1953</v>
+        <v>1970</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8">
-        <v>1966</v>
+        <v>1953</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
-        <v>1945</v>
+        <v>1966</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8">
-        <v>1970</v>
+        <v>1945</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="10"/>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="10"/>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>