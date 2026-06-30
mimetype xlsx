--- v0 (2025-10-12)
+++ v1 (2026-06-30)
@@ -716,51 +716,51 @@
       </c>
       <c r="C11" s="8">
         <v>2002</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
         <v>2008</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8">
         <v>2001</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F13" s="1"/>