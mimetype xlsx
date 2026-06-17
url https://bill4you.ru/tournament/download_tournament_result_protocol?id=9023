--- v0 (2026-03-19)
+++ v1 (2026-06-17)
@@ -14,60 +14,60 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
-    <t>Шаровня Семей</t>
+    <t>BASTAU</t>
   </si>
   <si>
     <t>44 Международный турнир "Алем Кырандары" 50+ Командный</t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
-    <t>06.11.2025, Шаровня Семей, Казахстан, область Абай, Семей, ул. Засядко 89</t>
+    <t>06.11.2025, BASTAU, Казахстан, Алматинская область, Алматы, Шагабутдинова 109а</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>Главный судья</t>
   </si>
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
@@ -152,101 +152,101 @@
   <si>
     <t>Шакаев Сабит</t>
   </si>
   <si>
     <t>Котельников Олег</t>
   </si>
   <si>
     <t>Сейтов Серикбай</t>
   </si>
   <si>
     <t>Аугамбаев Сабыржан</t>
   </si>
   <si>
     <t>Калиев Еркин</t>
   </si>
   <si>
     <t>Пинигин Владимир</t>
   </si>
   <si>
     <t>Жумагулов Ербол</t>
   </si>
   <si>
     <t>Курманбаев Берик</t>
   </si>
   <si>
+    <t>Коктобе</t>
+  </si>
+  <si>
+    <t>Жексембиев Ержан</t>
+  </si>
+  <si>
+    <t>Зекенов Канат</t>
+  </si>
+  <si>
+    <t>Шоинбеков Мирболат</t>
+  </si>
+  <si>
+    <t>Касымбаев Канат</t>
+  </si>
+  <si>
+    <t>Дарбакулов Акимжан</t>
+  </si>
+  <si>
+    <t>Узаков Болат</t>
+  </si>
+  <si>
+    <t>Жексембинов Ержан</t>
+  </si>
+  <si>
+    <t>Бердаков Бериккали</t>
+  </si>
+  <si>
     <t>Жетысу</t>
   </si>
   <si>
     <t>Калкенов Кайрат</t>
   </si>
   <si>
     <t>Джунисбеков Канатбек</t>
   </si>
   <si>
     <t>Иманбаев Сагатбек</t>
   </si>
   <si>
     <t>Тынысбаев Ермек</t>
   </si>
   <si>
     <t>Бадалов Бинали</t>
   </si>
   <si>
     <t>Карбаев Марат</t>
   </si>
   <si>
     <t>Оразбаев Самат</t>
   </si>
   <si>
-    <t>Коктобе</t>
-[...25 lines deleted...]
-  <si>
     <t>Караганда</t>
   </si>
   <si>
     <t>Лагутин Сергей</t>
   </si>
   <si>
     <t>Лю Игорь</t>
   </si>
   <si>
     <t>Оспанов Канат</t>
   </si>
   <si>
     <t>Галимзянов Руслан</t>
   </si>
   <si>
     <t>Ким Александр</t>
   </si>
   <si>
     <t>Климахин Никита</t>
   </si>
   <si>
     <t>Рыбалев Александр</t>
   </si>
   <si>
     <t>Климахин Вячеслав</t>
@@ -278,96 +278,96 @@
   <si>
     <t>Семей</t>
   </si>
   <si>
     <t>Ракишев Сатбек</t>
   </si>
   <si>
     <t>Балгинбаев Тлеухан</t>
   </si>
   <si>
     <t>Карбаев Болат</t>
   </si>
   <si>
     <t>Жабаев Мурат</t>
   </si>
   <si>
     <t>Мусинов Сайлаубек</t>
   </si>
   <si>
     <t>Сабиров Айдос</t>
   </si>
   <si>
     <t>Аганасов Бакытбек</t>
   </si>
   <si>
+    <t>Кыргызстан</t>
+  </si>
+  <si>
+    <t>Ысабеков Алмаз</t>
+  </si>
+  <si>
+    <t>Алыкулов Сапарбек</t>
+  </si>
+  <si>
+    <t>Самудинов Таалайбек</t>
+  </si>
+  <si>
+    <t>Шерматов Нурланбек</t>
+  </si>
+  <si>
+    <t>Моложанов Эркин</t>
+  </si>
+  <si>
+    <t>Онкобаев Бактыбек</t>
+  </si>
+  <si>
+    <t>Юсупов Руслан</t>
+  </si>
+  <si>
     <t>Шымкент-2</t>
   </si>
   <si>
     <t>Кырыкбаев Берик</t>
   </si>
   <si>
     <t>Диханбаев Самудин</t>
   </si>
   <si>
     <t>Миляев Василий</t>
   </si>
   <si>
     <t>Бектыбаев Бекарыс</t>
   </si>
   <si>
     <t>Усманов Гайрат</t>
   </si>
   <si>
     <t>Пак Юрий</t>
   </si>
   <si>
     <t>Чильманбетов Гамаль</t>
-  </si>
-[...22 lines deleted...]
-    <t>Юсупов Руслан</t>
   </si>
   <si>
     <t>Чемпион</t>
   </si>
   <si>
     <t>Тажиев Алмазбек</t>
   </si>
   <si>
     <t>Пусурманов Каныбек</t>
   </si>
   <si>
     <t>Паизов Абдыманап</t>
   </si>
   <si>
     <t>Караев Марат</t>
   </si>
   <si>
     <t>Балиев Канатбек</t>
   </si>
   <si>
     <t>Кузекеев Расул</t>
   </si>
   <si>
     <t>Турдубаев Умар</t>
   </si>
@@ -1518,329 +1518,329 @@
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C45" s="11"/>
       <c r="D45" s="11"/>
       <c r="E45" s="11" t="s">
         <v>119</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="9"/>
       <c r="B46" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C46" s="9">
-        <v>1964</v>
+        <v>1968</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E46" s="12" t="s">
         <v>119</v>
       </c>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="9"/>
       <c r="B47" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C47" s="9">
-        <v>1963</v>
+        <v>1957</v>
       </c>
       <c r="D47" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E47" s="12" t="s">
         <v>119</v>
       </c>
       <c r="F47" s="7"/>
       <c r="G47" s="7"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="9"/>
       <c r="B48" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C48" s="9">
-        <v>1968</v>
+        <v>1963</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E48" s="12" t="s">
         <v>119</v>
       </c>
       <c r="F48" s="7"/>
       <c r="G48" s="7"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="9"/>
       <c r="B49" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C49" s="9">
         <v>1971</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E49" s="12" t="s">
         <v>119</v>
       </c>
       <c r="F49" s="7"/>
       <c r="G49" s="7"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="9"/>
       <c r="B50" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C50" s="9">
-        <v>1965</v>
+        <v>1975</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E50" s="12" t="s">
         <v>119</v>
       </c>
       <c r="F50" s="7"/>
       <c r="G50" s="7"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="9"/>
       <c r="B51" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C51" s="9">
-        <v>1968</v>
+        <v>1971</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E51" s="12" t="s">
         <v>119</v>
       </c>
       <c r="F51" s="7"/>
       <c r="G51" s="7"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="9"/>
       <c r="B52" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C52" s="9">
-        <v>1965</v>
+        <v>1968</v>
       </c>
       <c r="D52" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E52" s="12" t="s">
         <v>119</v>
       </c>
       <c r="F52" s="7"/>
       <c r="G52" s="7"/>
       <c r="H52" s="1"/>
     </row>
-    <row r="53" spans="1:8" customHeight="1" ht="3">
+    <row r="53" spans="1:8">
       <c r="A53" s="9"/>
-      <c r="B53" s="12"/>
-[...4 lines deleted...]
-      <c r="G53" s="1"/>
+      <c r="B53" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="C53" s="9">
+        <v>1974</v>
+      </c>
+      <c r="D53" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="E53" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="F53" s="7"/>
+      <c r="G53" s="7"/>
       <c r="H53" s="1"/>
     </row>
-    <row r="54" spans="1:8">
-[...10 lines deleted...]
-      </c>
+    <row r="54" spans="1:8" customHeight="1" ht="3">
+      <c r="A54" s="9"/>
+      <c r="B54" s="12"/>
+      <c r="C54" s="9"/>
+      <c r="D54" s="9"/>
+      <c r="E54" s="12"/>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
-      <c r="A55" s="9"/>
-      <c r="B55" s="12" t="s">
+      <c r="A55" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B55" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="C55" s="9">
-[...5 lines deleted...]
-      <c r="E55" s="12" t="s">
+      <c r="C55" s="11"/>
+      <c r="D55" s="11"/>
+      <c r="E55" s="11" t="s">
         <v>119</v>
       </c>
-      <c r="F55" s="7"/>
-      <c r="G55" s="7"/>
+      <c r="F55" s="1"/>
+      <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="9"/>
       <c r="B56" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C56" s="9">
-        <v>1957</v>
+        <v>1964</v>
       </c>
       <c r="D56" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E56" s="12" t="s">
         <v>119</v>
       </c>
       <c r="F56" s="7"/>
       <c r="G56" s="7"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="9"/>
       <c r="B57" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C57" s="9">
         <v>1963</v>
       </c>
       <c r="D57" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E57" s="12" t="s">
         <v>119</v>
       </c>
       <c r="F57" s="7"/>
       <c r="G57" s="7"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="9"/>
       <c r="B58" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C58" s="9">
-        <v>1971</v>
+        <v>1968</v>
       </c>
       <c r="D58" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E58" s="12" t="s">
         <v>119</v>
       </c>
       <c r="F58" s="7"/>
       <c r="G58" s="7"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="9"/>
       <c r="B59" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C59" s="9">
-        <v>1975</v>
+        <v>1971</v>
       </c>
       <c r="D59" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E59" s="12" t="s">
         <v>119</v>
       </c>
       <c r="F59" s="7"/>
       <c r="G59" s="7"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="9"/>
       <c r="B60" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C60" s="9">
-        <v>1971</v>
+        <v>1965</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E60" s="12" t="s">
         <v>119</v>
       </c>
       <c r="F60" s="7"/>
       <c r="G60" s="7"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="9"/>
       <c r="B61" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C61" s="9">
         <v>1968</v>
       </c>
       <c r="D61" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E61" s="12" t="s">
         <v>119</v>
       </c>
       <c r="F61" s="7"/>
       <c r="G61" s="7"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="9"/>
       <c r="B62" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C62" s="9">
-        <v>1974</v>
+        <v>1965</v>
       </c>
       <c r="D62" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E62" s="12" t="s">
         <v>119</v>
       </c>
       <c r="F62" s="7"/>
       <c r="G62" s="7"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8" customHeight="1" ht="3">
       <c r="A63" s="9"/>
       <c r="B63" s="12"/>
       <c r="C63" s="9"/>
       <c r="D63" s="9"/>
       <c r="E63" s="12"/>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="10" t="s">
         <v>7</v>
       </c>
@@ -2302,497 +2302,497 @@
       </c>
       <c r="F90" s="7"/>
       <c r="G90" s="7"/>
       <c r="H90" s="1"/>
     </row>
     <row r="91" spans="1:8" customHeight="1" ht="3">
       <c r="A91" s="9"/>
       <c r="B91" s="12"/>
       <c r="C91" s="9"/>
       <c r="D91" s="9"/>
       <c r="E91" s="12"/>
       <c r="F91" s="1"/>
       <c r="G91" s="1"/>
       <c r="H91" s="1"/>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B92" s="11" t="s">
         <v>88</v>
       </c>
       <c r="C92" s="11"/>
       <c r="D92" s="11"/>
       <c r="E92" s="11" t="s">
-        <v>119</v>
+        <v>88</v>
       </c>
       <c r="F92" s="1"/>
       <c r="G92" s="1"/>
       <c r="H92" s="1"/>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="9"/>
       <c r="B93" s="12" t="s">
         <v>89</v>
       </c>
-      <c r="C93" s="9"/>
+      <c r="C93" s="9">
+        <v>1975</v>
+      </c>
       <c r="D93" s="9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E93" s="12" t="s">
-        <v>119</v>
+        <v>88</v>
       </c>
       <c r="F93" s="7"/>
       <c r="G93" s="7"/>
       <c r="H93" s="1"/>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="9"/>
       <c r="B94" s="12" t="s">
         <v>90</v>
       </c>
       <c r="C94" s="9">
-        <v>1968</v>
+        <v>1975</v>
       </c>
       <c r="D94" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E94" s="12" t="s">
-        <v>119</v>
+        <v>88</v>
       </c>
       <c r="F94" s="7"/>
       <c r="G94" s="7"/>
       <c r="H94" s="1"/>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="9"/>
       <c r="B95" s="12" t="s">
         <v>91</v>
       </c>
       <c r="C95" s="9">
-        <v>1970</v>
+        <v>1971</v>
       </c>
       <c r="D95" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E95" s="12" t="s">
-        <v>119</v>
+        <v>88</v>
       </c>
       <c r="F95" s="7"/>
       <c r="G95" s="7"/>
       <c r="H95" s="1"/>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="9"/>
       <c r="B96" s="12" t="s">
         <v>92</v>
       </c>
       <c r="C96" s="9">
         <v>1973</v>
       </c>
       <c r="D96" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E96" s="12" t="s">
-        <v>119</v>
+        <v>88</v>
       </c>
       <c r="F96" s="7"/>
       <c r="G96" s="7"/>
       <c r="H96" s="1"/>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="9"/>
       <c r="B97" s="12" t="s">
         <v>93</v>
       </c>
       <c r="C97" s="9">
-        <v>1973</v>
+        <v>1969</v>
       </c>
       <c r="D97" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E97" s="12" t="s">
-        <v>119</v>
+        <v>88</v>
       </c>
       <c r="F97" s="7"/>
       <c r="G97" s="7"/>
       <c r="H97" s="1"/>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="9"/>
       <c r="B98" s="12" t="s">
         <v>94</v>
       </c>
       <c r="C98" s="9">
-        <v>1972</v>
+        <v>1969</v>
       </c>
       <c r="D98" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E98" s="12" t="s">
-        <v>119</v>
+        <v>88</v>
       </c>
       <c r="F98" s="7"/>
       <c r="G98" s="7"/>
       <c r="H98" s="1"/>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="9"/>
       <c r="B99" s="12" t="s">
         <v>95</v>
       </c>
       <c r="C99" s="9">
-        <v>1972</v>
+        <v>1974</v>
       </c>
       <c r="D99" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E99" s="12" t="s">
-        <v>119</v>
+        <v>88</v>
       </c>
       <c r="F99" s="7"/>
       <c r="G99" s="7"/>
       <c r="H99" s="1"/>
     </row>
     <row r="100" spans="1:8" customHeight="1" ht="3">
       <c r="A100" s="9"/>
       <c r="B100" s="12"/>
       <c r="C100" s="9"/>
       <c r="D100" s="9"/>
       <c r="E100" s="12"/>
       <c r="F100" s="1"/>
       <c r="G100" s="1"/>
       <c r="H100" s="1"/>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B101" s="11" t="s">
         <v>96</v>
       </c>
       <c r="C101" s="11"/>
       <c r="D101" s="11"/>
       <c r="E101" s="11" t="s">
-        <v>96</v>
+        <v>119</v>
       </c>
       <c r="F101" s="1"/>
       <c r="G101" s="1"/>
       <c r="H101" s="1"/>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="9"/>
       <c r="B102" s="12" t="s">
         <v>97</v>
       </c>
-      <c r="C102" s="9">
-[...1 lines deleted...]
-      </c>
+      <c r="C102" s="9"/>
       <c r="D102" s="9" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="E102" s="12" t="s">
-        <v>96</v>
+        <v>119</v>
       </c>
       <c r="F102" s="7"/>
       <c r="G102" s="7"/>
       <c r="H102" s="1"/>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="9"/>
       <c r="B103" s="12" t="s">
         <v>98</v>
       </c>
       <c r="C103" s="9">
-        <v>1975</v>
+        <v>1968</v>
       </c>
       <c r="D103" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E103" s="12" t="s">
-        <v>96</v>
+        <v>119</v>
       </c>
       <c r="F103" s="7"/>
       <c r="G103" s="7"/>
       <c r="H103" s="1"/>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="9"/>
       <c r="B104" s="12" t="s">
         <v>99</v>
       </c>
       <c r="C104" s="9">
-        <v>1971</v>
+        <v>1970</v>
       </c>
       <c r="D104" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E104" s="12" t="s">
-        <v>96</v>
+        <v>119</v>
       </c>
       <c r="F104" s="7"/>
       <c r="G104" s="7"/>
       <c r="H104" s="1"/>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="9"/>
       <c r="B105" s="12" t="s">
         <v>100</v>
       </c>
       <c r="C105" s="9">
         <v>1973</v>
       </c>
       <c r="D105" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E105" s="12" t="s">
-        <v>96</v>
+        <v>119</v>
       </c>
       <c r="F105" s="7"/>
       <c r="G105" s="7"/>
       <c r="H105" s="1"/>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="9"/>
       <c r="B106" s="12" t="s">
         <v>101</v>
       </c>
       <c r="C106" s="9">
-        <v>1969</v>
+        <v>1973</v>
       </c>
       <c r="D106" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E106" s="12" t="s">
-        <v>96</v>
+        <v>119</v>
       </c>
       <c r="F106" s="7"/>
       <c r="G106" s="7"/>
       <c r="H106" s="1"/>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="9"/>
       <c r="B107" s="12" t="s">
         <v>102</v>
       </c>
       <c r="C107" s="9">
-        <v>1969</v>
+        <v>1972</v>
       </c>
       <c r="D107" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E107" s="12" t="s">
-        <v>96</v>
+        <v>119</v>
       </c>
       <c r="F107" s="7"/>
       <c r="G107" s="7"/>
       <c r="H107" s="1"/>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="9"/>
       <c r="B108" s="12" t="s">
         <v>103</v>
       </c>
       <c r="C108" s="9">
-        <v>1974</v>
+        <v>1972</v>
       </c>
       <c r="D108" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E108" s="12" t="s">
-        <v>96</v>
+        <v>119</v>
       </c>
       <c r="F108" s="7"/>
       <c r="G108" s="7"/>
       <c r="H108" s="1"/>
     </row>
     <row r="109" spans="1:8" customHeight="1" ht="3">
       <c r="A109" s="9"/>
       <c r="B109" s="12"/>
       <c r="C109" s="9"/>
       <c r="D109" s="9"/>
       <c r="E109" s="12"/>
       <c r="F109" s="1"/>
       <c r="G109" s="1"/>
       <c r="H109" s="1"/>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B110" s="11" t="s">
         <v>104</v>
       </c>
       <c r="C110" s="11"/>
       <c r="D110" s="11"/>
       <c r="E110" s="11" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="F110" s="1"/>
       <c r="G110" s="1"/>
       <c r="H110" s="1"/>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="9"/>
       <c r="B111" s="12" t="s">
         <v>105</v>
       </c>
       <c r="C111" s="9">
         <v>1971</v>
       </c>
       <c r="D111" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E111" s="12" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="F111" s="7"/>
       <c r="G111" s="7"/>
       <c r="H111" s="1"/>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="9"/>
       <c r="B112" s="12" t="s">
         <v>106</v>
       </c>
       <c r="C112" s="9">
         <v>1973</v>
       </c>
       <c r="D112" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E112" s="12" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="F112" s="7"/>
       <c r="G112" s="7"/>
       <c r="H112" s="1"/>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="9"/>
       <c r="B113" s="12" t="s">
         <v>107</v>
       </c>
       <c r="C113" s="9">
         <v>1968</v>
       </c>
       <c r="D113" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E113" s="12" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="F113" s="7"/>
       <c r="G113" s="7"/>
       <c r="H113" s="1"/>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="9"/>
       <c r="B114" s="12" t="s">
         <v>108</v>
       </c>
       <c r="C114" s="9">
         <v>1965</v>
       </c>
       <c r="D114" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E114" s="12" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="F114" s="7"/>
       <c r="G114" s="7"/>
       <c r="H114" s="1"/>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="9"/>
       <c r="B115" s="12" t="s">
         <v>109</v>
       </c>
       <c r="C115" s="9">
         <v>1972</v>
       </c>
       <c r="D115" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E115" s="12" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="F115" s="7"/>
       <c r="G115" s="7"/>
       <c r="H115" s="1"/>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="9"/>
       <c r="B116" s="12" t="s">
         <v>110</v>
       </c>
       <c r="C116" s="9">
         <v>1973</v>
       </c>
       <c r="D116" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E116" s="12" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="F116" s="7"/>
       <c r="G116" s="7"/>
       <c r="H116" s="1"/>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="9"/>
       <c r="B117" s="12" t="s">
         <v>111</v>
       </c>
       <c r="C117" s="9">
         <v>1965</v>
       </c>
       <c r="D117" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E117" s="12" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="F117" s="7"/>
       <c r="G117" s="7"/>
       <c r="H117" s="1"/>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="9"/>
       <c r="B118" s="12" t="s">
         <v>112</v>
       </c>
       <c r="C118" s="9">
         <v>1975</v>
       </c>
       <c r="D118" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E118" s="12" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="F118" s="7"/>
       <c r="G118" s="7"/>
       <c r="H118" s="1"/>
     </row>
     <row r="119" spans="1:8" customHeight="1" ht="3">
       <c r="A119" s="9"/>
       <c r="B119" s="12"/>
       <c r="C119" s="9"/>
       <c r="D119" s="9"/>
       <c r="E119" s="12"/>
       <c r="F119" s="1"/>
       <c r="G119" s="1"/>
       <c r="H119" s="1"/>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="13"/>
       <c r="B120" s="8"/>
       <c r="C120" s="8"/>
       <c r="D120" s="8"/>
       <c r="E120" s="8"/>
       <c r="F120" s="8"/>
       <c r="G120" s="8"/>
       <c r="H120" s="1"/>
     </row>