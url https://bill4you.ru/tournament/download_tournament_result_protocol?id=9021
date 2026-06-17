--- v0 (2026-03-19)
+++ v1 (2026-06-17)
@@ -14,60 +14,60 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
-    <t>Шаровня Семей</t>
+    <t>BASTAU</t>
   </si>
   <si>
     <t xml:space="preserve">44 Международный турнир "Алем Кырандары" 50+ Личка </t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
-    <t>06.11.2025, Шаровня Семей, Казахстан, область Абай, Семей, ул. Засядко 89</t>
+    <t>06.11.2025, BASTAU, Казахстан, Алматинская область, Алматы, Шагабутдинова 109а</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 64</t>
   </si>
   <si>
     <t>65 - 90</t>
   </si>