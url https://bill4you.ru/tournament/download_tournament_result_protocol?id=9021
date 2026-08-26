--- v1 (2026-06-17)
+++ v2 (2026-08-26)
@@ -14,402 +14,402 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
-    <t>BASTAU</t>
+    <t>START 8</t>
   </si>
   <si>
     <t xml:space="preserve">44 Международный турнир "Алем Кырандары" 50+ Личка </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>06.11.2025, BASTAU, Казахстан, Алматинская область, Алматы, Шагабутдинова 109а</t>
+    <t>06.11.2025, START 8, Kazakhstan, Almaty oblysy, Almaty</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 64</t>
   </si>
   <si>
     <t>65 - 90</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Алыкулов Сапарбек</t>
+    <t>Alykulov Saparbek</t>
   </si>
   <si>
-    <t>Биборинов Манар</t>
+    <t>Biborinov Manar</t>
   </si>
   <si>
-    <t>Бадалов Бинали</t>
+    <t>Badalov Benali</t>
   </si>
   <si>
-    <t>Сатвалдинов Талгат</t>
+    <t>Satvaldinov Talgat</t>
   </si>
   <si>
-    <t>Ептимбаев Ринат</t>
+    <t>Eptimbaev Rinat</t>
   </si>
   <si>
-    <t>Калиев Еркин</t>
+    <t>Kaliev Erkin</t>
   </si>
   <si>
-    <t>Онкобаев Бактыбек</t>
+    <t>Onkobaev Baktybek</t>
   </si>
   <si>
-    <t>Тынысбаев Ермек</t>
+    <t>Tynysbaev Ermek</t>
   </si>
   <si>
-    <t>Бектыбаев Бекарыс</t>
+    <t>Bektybaev Bekarys</t>
   </si>
   <si>
-    <t>Дарбакулов Акимжан</t>
+    <t>Darbakulov Akimzhan</t>
   </si>
   <si>
-    <t>Калтаев Оскен</t>
+    <t>Kaltaev Osken</t>
   </si>
   <si>
-    <t>Климахин Вячеслав</t>
+    <t>Klimahin Vyacheslav</t>
   </si>
   <si>
-    <t>Оспанов Канат</t>
+    <t>Ospanov Kanat</t>
   </si>
   <si>
-    <t>Сабиров Айдос</t>
+    <t>Sabirov Aidos</t>
   </si>
   <si>
-    <t>Сулеев Марат</t>
+    <t>Suleov Marat</t>
   </si>
   <si>
-    <t>Юсупов Руслан</t>
+    <t>Ysupov Ruslan</t>
   </si>
   <si>
-    <t>Аликеев Естай</t>
+    <t>Alikeev Estay</t>
   </si>
   <si>
-    <t>Алимов Ринат</t>
+    <t>Alimov Rinat</t>
   </si>
   <si>
-    <t>Балгинбаев Тлеухан</t>
+    <t>Balginbaev Tleuhan</t>
   </si>
   <si>
-    <t>Бердаков Бериккали</t>
+    <t>Berdakov Berikkali</t>
   </si>
   <si>
-    <t>Иманбаев Сагатбек</t>
+    <t>Imanbaev Sagatbek</t>
   </si>
   <si>
-    <t>Карбаев Марат</t>
+    <t>Karbaev Marat</t>
   </si>
   <si>
-    <t>Кудинов Марат</t>
+    <t>Kudinov Marat</t>
   </si>
   <si>
-    <t>Кудинов Мурат</t>
+    <t>Kudinov Murat</t>
   </si>
   <si>
-    <t>Кырыкбаев Берик</t>
+    <t>Kyrykbaev Berik</t>
   </si>
   <si>
-    <t>Миляев Василий</t>
+    <t>Milyaev Vasiliy</t>
   </si>
   <si>
-    <t>Овчаренко Юрий</t>
+    <t>Orazbaev Daulet</t>
   </si>
   <si>
-    <t>Оразбаев Даулет</t>
+    <t>Ovcharenko Yuriy</t>
   </si>
   <si>
-    <t>Рыбалев Александр</t>
+    <t>Rybalev Alex</t>
   </si>
   <si>
-    <t>Шерматов Нурланбек</t>
+    <t>Shermatov Nurlanbek</t>
   </si>
   <si>
-    <t>Ысабеков Алмаз</t>
+    <t>Ysabekov Almaz</t>
   </si>
   <si>
-    <t>Юнусов Данияр</t>
+    <t>Yunusov Daniyar</t>
   </si>
   <si>
-    <t>Адильбеков Кайрат</t>
+    <t>Adilbekov Kayrat</t>
   </si>
   <si>
-    <t>Ахметов Марат</t>
+    <t>Ahmetov Marat</t>
   </si>
   <si>
-    <t>Балиев Канатбек</t>
+    <t>Baliev Kanatbek</t>
   </si>
   <si>
-    <t>Джумабеков Сакен</t>
+    <t>Dzhumabekov Saken</t>
   </si>
   <si>
-    <t>Джунисбеков Канатбек</t>
+    <t>Dzhunisbekov Kanatbek</t>
   </si>
   <si>
-    <t>Касымбаев Канат</t>
+    <t>Kasymbaev Kanat</t>
   </si>
   <si>
-    <t>Лагутин Сергей</t>
+    <t>Lagutin Sergey</t>
   </si>
   <si>
-    <t>Луконин Владимир</t>
+    <t>Lukonin Vladimir</t>
   </si>
   <si>
-    <t>Маханов Алик</t>
+    <t>Mahanov Alik</t>
   </si>
   <si>
-    <t>Пайзахметов Улугбек</t>
+    <t>Payzahmetov Ulugbek</t>
   </si>
   <si>
-    <t>Пинигин Владимир</t>
+    <t>Pinigin Vladimir</t>
   </si>
   <si>
-    <t>Самудинов Таалайбек</t>
+    <t>Samudinov Taalaybek</t>
   </si>
   <si>
-    <t>Тян Сергей</t>
+    <t>Shoinbekov Mirbolat</t>
   </si>
   <si>
-    <t>Узаков Болат</t>
+    <t>Tyan Sergey</t>
   </si>
   <si>
-    <t>Усманов Гайрат</t>
+    <t>Usmanov Gairat</t>
   </si>
   <si>
-    <t>Шоинбеков Мирболат</t>
+    <t>Uzakov Bolat</t>
   </si>
   <si>
-    <t>Алниязов Нурлан</t>
+    <t>Alniyazov Nurlan</t>
   </si>
   <si>
-    <t>Баймуратов Мукан</t>
+    <t>Baymuratov Mukan</t>
   </si>
   <si>
-    <t>Бейсбеков Рамазан</t>
+    <t>Beysbekov Ramazan</t>
   </si>
   <si>
-    <t>Диханбаев Самудин</t>
+    <t>Dihanbaev Samudin</t>
   </si>
   <si>
-    <t>Доронин Алексей</t>
+    <t>Doronin Aleksey</t>
   </si>
   <si>
-    <t>Жексембинов Ержан</t>
+    <t>Han Vyacheslav</t>
   </si>
   <si>
-    <t>Зекенов Канат</t>
+    <t>Kalkenov Kayrat</t>
   </si>
   <si>
-    <t>Калкенов Кайрат</t>
+    <t>Karaev Marat</t>
   </si>
   <si>
-    <t>Караев Марат</t>
+    <t>Kelesidis Stavros</t>
   </si>
   <si>
-    <t>Келесидис Ставрос</t>
+    <t>Kuzekeev Rasul</t>
   </si>
   <si>
-    <t>Кузекеев Расул</t>
+    <t>Nurseitov Askar</t>
   </si>
   <si>
-    <t>Нурсеитов Аскар</t>
+    <t>Shakaev Sabit</t>
   </si>
   <si>
-    <t>Тажиев Алмазбек</t>
+    <t>Tajiev Almazbek</t>
   </si>
   <si>
-    <t>Танатгаров Кайрат</t>
+    <t>Tanatgarov Kayrat</t>
   </si>
   <si>
-    <t>Хан Вячеслав</t>
+    <t>Zekenov Kanat</t>
   </si>
   <si>
-    <t>Шакаев Сабит</t>
+    <t>Zheksembinov Erzhan</t>
   </si>
   <si>
-    <t>Аганасов Бакытбек</t>
+    <t>Aganasov Bakytbek</t>
   </si>
   <si>
-    <t>Арынов Ербол</t>
+    <t>Arynov Erbol</t>
   </si>
   <si>
-    <t>Аугамбаев Сабыржан</t>
+    <t>Augambaev Sabyrzhan</t>
   </si>
   <si>
-    <t>Байгалиев Бейсен</t>
+    <t>Baimdkashev Orynbasar</t>
   </si>
   <si>
-    <t>Баймдкашев Орынбасар</t>
+    <t>Baygaliev Beysen</t>
   </si>
   <si>
-    <t>Баймукашев Орынбасар</t>
+    <t>Baymukashev Orynbasar</t>
   </si>
   <si>
-    <t>Жабаев Мурат</t>
+    <t>Coy Aleksandr</t>
   </si>
   <si>
-    <t>Жумагулов Ербол</t>
+    <t>Karbaev Bolat</t>
   </si>
   <si>
-    <t>Карбаев Болат</t>
+    <t>Keremkulov Bakytbek</t>
   </si>
   <si>
-    <t>Керимкулов Бакытбек</t>
+    <t>Kim Aleksandr</t>
   </si>
   <si>
-    <t>Ким Александр</t>
+    <t>Lyu Igor</t>
   </si>
   <si>
-    <t>Лю Игорь</t>
+    <t>Mirashev Kayrat</t>
   </si>
   <si>
-    <t>Мирашев Кайрат</t>
+    <t>Musinov Saylaubek</t>
   </si>
   <si>
-    <t>Мусинов Сайлаубек</t>
+    <t>Orazbaev Samat</t>
   </si>
   <si>
-    <t>Оразбаев Самат</t>
+    <t>Paizov Abdymanap</t>
   </si>
   <si>
-    <t>Паизов Абдыманап</t>
+    <t>Pak Andrey</t>
   </si>
   <si>
-    <t>Пак Андрей</t>
+    <t>Pak Yuriy</t>
   </si>
   <si>
-    <t>Пак Юрий</t>
+    <t>Rakishev Satbek</t>
   </si>
   <si>
-    <t>Ракишев Сатбек</t>
+    <t>Sarsembaev Tolik</t>
   </si>
   <si>
-    <t>Сарсембаев Толик</t>
+    <t>Seikenov Kanat</t>
   </si>
   <si>
-    <t>Сейкенов Канат</t>
+    <t>Seytov Serikbay</t>
   </si>
   <si>
-    <t>Сейтов Серикбай</t>
+    <t>Turdubaev Umar</t>
   </si>
   <si>
-    <t>Турдубаев Умар</t>
+    <t>Usenbaev Ravil</t>
   </si>
   <si>
-    <t>Увалиев Алмас</t>
+    <t>Uvaliev Almas</t>
   </si>
   <si>
-    <t>Усенбаев Равиль</t>
+    <t>Zhabaev Murat</t>
   </si>
   <si>
-    <t>Цой Александр</t>
+    <t>Zhumagulov Erbol</t>
   </si>
   <si>
-    <t>Чильманбетов Гамаль</t>
+    <t>Chilmanbetov Gamal</t>
   </si>
   <si>
-    <t>Галимзянов Руслан</t>
+    <t>Galimzyanov Ruslan</t>
   </si>
   <si>
-    <t>Котельников Олег</t>
+    <t>Kotelnikov Oleg</t>
   </si>
   <si>
-    <t>Моложанов Эркин</t>
+    <t>Molojanov Erkin</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Кыргызстан</t>
+    <t>Kyrgyzstan</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1381,71 +1381,71 @@
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="8">
         <v>1970</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="C34" s="8"/>
+      <c r="C34" s="8">
+        <v>1965</v>
+      </c>
       <c r="D34" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="C35" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C35" s="8"/>
       <c r="D35" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C36" s="8">
         <v>1960</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>117</v>
@@ -1618,51 +1618,51 @@
       </c>
       <c r="B45" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C45" s="8">
         <v>1971</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C46" s="8">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C47" s="8">
         <v>1964</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E47" s="9" t="s">
@@ -1738,111 +1738,111 @@
       </c>
       <c r="B51" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C51" s="8">
         <v>1971</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>116</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C52" s="8">
-        <v>1972</v>
+        <v>1963</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C53" s="8">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C54" s="8">
         <v>1973</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C55" s="8">
-        <v>1963</v>
+        <v>1971</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C56" s="8">
         <v>1969</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E56" s="9" t="s">
@@ -1918,169 +1918,169 @@
       </c>
       <c r="B60" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C60" s="8">
         <v>1957</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C61" s="8">
-        <v>1968</v>
+        <v>1974</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C62" s="8">
-        <v>1957</v>
+        <v>1964</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E62" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C63" s="8">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E63" s="9" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>72</v>
       </c>
-      <c r="C64" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C64" s="8"/>
       <c r="D64" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E64" s="9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="C65" s="8"/>
+      <c r="C65" s="8">
+        <v>1973</v>
+      </c>
       <c r="D65" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E65" s="9" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C66" s="8">
-        <v>1973</v>
+        <v>1964</v>
       </c>
       <c r="D66" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E66" s="9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C67" s="8">
-        <v>1964</v>
+        <v>1969</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E67" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F67" s="1"/>
       <c r="G67" s="1"/>
       <c r="H67" s="1"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C68" s="8">
         <v>1971</v>
       </c>
       <c r="D68" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E68" s="9" t="s">
@@ -2096,71 +2096,71 @@
       </c>
       <c r="B69" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C69" s="8">
         <v>1971</v>
       </c>
       <c r="D69" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E69" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C70" s="8">
-        <v>1974</v>
+        <v>1957</v>
       </c>
       <c r="D70" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E70" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C71" s="8">
-        <v>1969</v>
+        <v>1968</v>
       </c>
       <c r="D71" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E71" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F71" s="1"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C72" s="8">
         <v>1970</v>
       </c>
       <c r="D72" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E72" s="9" t="s">
@@ -2196,71 +2196,71 @@
       </c>
       <c r="B74" s="9" t="s">
         <v>82</v>
       </c>
       <c r="C74" s="8">
         <v>1972</v>
       </c>
       <c r="D74" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E74" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F74" s="1"/>
       <c r="G74" s="1"/>
       <c r="H74" s="1"/>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C75" s="8">
-        <v>1961</v>
+        <v>1963</v>
       </c>
       <c r="D75" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E75" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F75" s="1"/>
       <c r="G75" s="1"/>
       <c r="H75" s="1"/>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C76" s="8">
-        <v>1963</v>
+        <v>1961</v>
       </c>
       <c r="D76" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E76" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F76" s="1"/>
       <c r="G76" s="1"/>
       <c r="H76" s="1"/>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>85</v>
       </c>
       <c r="C77" s="8">
         <v>1963</v>
       </c>
       <c r="D77" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E77" s="9" t="s">
@@ -2276,407 +2276,407 @@
       </c>
       <c r="B78" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C78" s="8">
         <v>1972</v>
       </c>
       <c r="D78" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E78" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F78" s="1"/>
       <c r="G78" s="1"/>
       <c r="H78" s="1"/>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>87</v>
       </c>
       <c r="C79" s="8">
-        <v>1971</v>
+        <v>1970</v>
       </c>
       <c r="D79" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E79" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F79" s="1"/>
       <c r="G79" s="1"/>
       <c r="H79" s="1"/>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>88</v>
       </c>
       <c r="C80" s="8">
-        <v>1970</v>
+        <v>1975</v>
       </c>
       <c r="D80" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E80" s="9" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F80" s="1"/>
       <c r="G80" s="1"/>
       <c r="H80" s="1"/>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C81" s="8">
-        <v>1975</v>
+        <v>1961</v>
       </c>
       <c r="D81" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E81" s="9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F81" s="1"/>
       <c r="G81" s="1"/>
       <c r="H81" s="1"/>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C82" s="8">
-        <v>1961</v>
+        <v>1966</v>
       </c>
       <c r="D82" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E82" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F82" s="1"/>
       <c r="G82" s="1"/>
       <c r="H82" s="1"/>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>91</v>
       </c>
       <c r="C83" s="8">
-        <v>1966</v>
+        <v>1962</v>
       </c>
       <c r="D83" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E83" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F83" s="1"/>
       <c r="G83" s="1"/>
       <c r="H83" s="1"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C84" s="8">
-        <v>1962</v>
+        <v>1965</v>
       </c>
       <c r="D84" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E84" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F84" s="1"/>
       <c r="G84" s="1"/>
       <c r="H84" s="1"/>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>93</v>
       </c>
       <c r="C85" s="8">
         <v>1965</v>
       </c>
       <c r="D85" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E85" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F85" s="1"/>
       <c r="G85" s="1"/>
       <c r="H85" s="1"/>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>94</v>
       </c>
       <c r="C86" s="8">
-        <v>1965</v>
+        <v>1968</v>
       </c>
       <c r="D86" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E86" s="9" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F86" s="1"/>
       <c r="G86" s="1"/>
       <c r="H86" s="1"/>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C87" s="8">
-        <v>1968</v>
+        <v>1972</v>
       </c>
       <c r="D87" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E87" s="9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F87" s="1"/>
       <c r="G87" s="1"/>
       <c r="H87" s="1"/>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>96</v>
       </c>
       <c r="C88" s="8">
         <v>1972</v>
       </c>
       <c r="D88" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E88" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F88" s="1"/>
       <c r="G88" s="1"/>
       <c r="H88" s="1"/>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>97</v>
       </c>
       <c r="C89" s="8">
-        <v>1972</v>
+        <v>1961</v>
       </c>
       <c r="D89" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E89" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F89" s="1"/>
       <c r="G89" s="1"/>
       <c r="H89" s="1"/>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>98</v>
       </c>
-      <c r="C90" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C90" s="8"/>
       <c r="D90" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E90" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F90" s="1"/>
       <c r="G90" s="1"/>
       <c r="H90" s="1"/>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>99</v>
       </c>
-      <c r="C91" s="8"/>
+      <c r="C91" s="8">
+        <v>1969</v>
+      </c>
       <c r="D91" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E91" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F91" s="1"/>
       <c r="G91" s="1"/>
       <c r="H91" s="1"/>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>100</v>
       </c>
       <c r="C92" s="8">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="D92" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E92" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F92" s="1"/>
       <c r="G92" s="1"/>
       <c r="H92" s="1"/>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C93" s="8">
-        <v>1970</v>
+        <v>1965</v>
       </c>
       <c r="D93" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E93" s="9" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F93" s="1"/>
       <c r="G93" s="1"/>
       <c r="H93" s="1"/>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>102</v>
       </c>
-      <c r="C94" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C94" s="8"/>
       <c r="D94" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E94" s="9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F94" s="1"/>
       <c r="G94" s="1"/>
       <c r="H94" s="1"/>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>103</v>
       </c>
       <c r="C95" s="8">
         <v>1966</v>
       </c>
       <c r="D95" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E95" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F95" s="1"/>
       <c r="G95" s="1"/>
       <c r="H95" s="1"/>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B96" s="9" t="s">
         <v>104</v>
       </c>
-      <c r="C96" s="8"/>
+      <c r="C96" s="8">
+        <v>1972</v>
+      </c>
       <c r="D96" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E96" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F96" s="1"/>
       <c r="G96" s="1"/>
       <c r="H96" s="1"/>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>105</v>
       </c>
       <c r="C97" s="8">
-        <v>1972</v>
+        <v>1971</v>
       </c>
       <c r="D97" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E97" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F97" s="1"/>
       <c r="G97" s="1"/>
       <c r="H97" s="1"/>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="8">
         <v>97</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>106</v>
       </c>
       <c r="C98" s="8">
         <v>1972</v>
       </c>
       <c r="D98" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E98" s="9" t="s">