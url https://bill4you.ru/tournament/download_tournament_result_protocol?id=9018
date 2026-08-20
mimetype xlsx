--- v0 (2026-04-29)
+++ v1 (2026-08-20)
@@ -20,120 +20,120 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>БК "Академия Бильярда"</t>
   </si>
   <si>
     <t>Благотворительный турнир в поддержку российских солдат</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>03.11.2025, БК "Академия Бильярда", Россия, Тюменская область, Тюмень, ул. Энергетиков 44а</t>
+    <t>03.11.2025, БК "Академия Бильярда", Russian Federation, Tyumen Region, Tyumen, ул. Энергетиков 44а</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Шагидуллин Султан</t>
+    <t>Shagidullin Sultan</t>
   </si>
   <si>
-    <t>Стекольников Андрей</t>
+    <t>Stekolnikov Andrey</t>
   </si>
   <si>
-    <t>Бархатов Сергей</t>
+    <t>Barhatov Sergey</t>
   </si>
   <si>
-    <t>Вэлло Игорь</t>
+    <t>Vello Igor</t>
   </si>
   <si>
-    <t>Игрок1 1</t>
+    <t>Igrok1 1</t>
   </si>
   <si>
-    <t>Шилов Егор</t>
+    <t>Shilov Egor</t>
   </si>
   <si>
-    <t>Утин Павел</t>
+    <t>Shanturov Gennadiy</t>
   </si>
   <si>
-    <t>Шантуров Геннадий</t>
+    <t>Utin Pavel</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Тюмень</t>
+    <t>Tyumen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -707,71 +707,71 @@
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="8">
         <v>1986</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>23</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="C14" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C14" s="8"/>
       <c r="D14" s="8" t="s">
         <v>23</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="C15" s="8"/>
+      <c r="C15" s="8">
+        <v>1989</v>
+      </c>
       <c r="D15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="10"/>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10"/>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>