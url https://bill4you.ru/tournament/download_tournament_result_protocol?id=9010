--- v0 (2025-12-08)
+++ v1 (2026-04-01)
@@ -823,51 +823,51 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
         <v>1968</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
-        <v>1982</v>
+        <v>1981</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
         <v>1989</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="9" t="s">