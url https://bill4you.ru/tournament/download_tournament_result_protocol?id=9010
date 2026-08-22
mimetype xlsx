--- v1 (2026-04-01)
+++ v2 (2026-08-22)
@@ -20,153 +20,153 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>БК "Чемпион" (на Московской)</t>
   </si>
   <si>
     <t>Краснодар! Лига II рейтинговый турнир БК "Чемпион на Московской"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>02.11.2025, БК "Чемпион" (на Московской), Россия, Краснодарский край, Краснодар, ул.Московская, 122</t>
+    <t>02.11.2025, БК "Чемпион" (на Московской), Russian Federation, Krasnodar Territory, Krasnodar, ул.Московская, 122</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 15</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Мирзошарифов Мухаммад</t>
+    <t>Mirzosharifov Muhammad</t>
   </si>
   <si>
-    <t>Белич Владислав</t>
+    <t>Belich Vlabislav</t>
   </si>
   <si>
-    <t>Джандар Аслан</t>
+    <t>Dgandar Aslan</t>
   </si>
   <si>
-    <t>Хаджироков Тенгиз</t>
+    <t>Khadzhirokov Tengiz</t>
   </si>
   <si>
-    <t>Арустамян Рафаэль</t>
+    <t>Arustamiyan Rafael</t>
   </si>
   <si>
-    <t>Гаврилов Рудик</t>
+    <t>Gavrilov Rudik</t>
   </si>
   <si>
-    <t>Макаров Дмитрий</t>
+    <t>Makarov Dmitriy</t>
   </si>
   <si>
-    <t>Суслов Артем</t>
+    <t>Suslov Artem</t>
   </si>
   <si>
-    <t>Аванян Самвел</t>
+    <t>Avanyan Samvel</t>
   </si>
   <si>
-    <t>Маслиев Андрей</t>
+    <t>Masliev Andrey</t>
   </si>
   <si>
-    <t>Медведев Платон</t>
+    <t>Medvedev Platon</t>
   </si>
   <si>
-    <t>Цховребов Садул</t>
+    <t>Tskhovrebov Sadul</t>
   </si>
   <si>
-    <t>Гаспарянц Роберт</t>
+    <t>Gasparyanz Robert</t>
   </si>
   <si>
-    <t>Крикун Вячеслав</t>
+    <t>Krikun Vyacheslav</t>
   </si>
   <si>
-    <t>Стариченков Юрий</t>
+    <t>Starichenkov Yuriy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Красноярск</t>
+    <t>Krasnoyarsk</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Майкоп</t>
+    <t>Maykop</t>
   </si>
   <si>
-    <t>Тихорецк</t>
+    <t>Tikhoretsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>