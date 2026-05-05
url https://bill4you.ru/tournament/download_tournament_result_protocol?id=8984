--- v0 (2026-01-31)
+++ v1 (2026-05-05)
@@ -1351,51 +1351,51 @@
       </c>
       <c r="D39" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>2013</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
         <v>2013</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>