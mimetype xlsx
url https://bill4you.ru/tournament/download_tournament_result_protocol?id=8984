--- v1 (2026-05-05)
+++ v2 (2026-08-23)
@@ -20,231 +20,231 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>РОО ФБС ДНР</t>
   </si>
   <si>
     <t>Открытый турнир среди любителей ДНР</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>01.11.2025, БК Центр спортивного бильярда, Россия, ДНР, Донецк, ул. Горького,  д.148а</t>
+    <t>01.11.2025, БК Центр спортивного бильярда, Russian Federation, Donetska Region, Donetsk, ул. Горького,  д.148а</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 39</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Захаренко Владислав</t>
+    <t>Zaharenko Vladislav</t>
   </si>
   <si>
-    <t>Дудников Роман</t>
+    <t>Dudnikov Roman</t>
   </si>
   <si>
-    <t>Еранцев Виктор</t>
+    <t>Erancev Viktor</t>
   </si>
   <si>
-    <t>Месич Владислав</t>
+    <t>Mesich Vladislav</t>
   </si>
   <si>
-    <t>Анпилогов Алексей</t>
+    <t>Anpilogov Aleksey</t>
   </si>
   <si>
-    <t>Гомозов Глеб</t>
+    <t>Gomozov Gleb</t>
   </si>
   <si>
-    <t>Гурбанов Святослав</t>
+    <t>Gurbanov Svyatoslav</t>
   </si>
   <si>
-    <t>Жданович Алан</t>
+    <t>Zhdanovich Alan</t>
   </si>
   <si>
-    <t>Бенедюк Александр</t>
+    <t>Benedyuk Aleksandr</t>
   </si>
   <si>
-    <t>Бурак Вячеслав</t>
+    <t>Burak Viacheslav</t>
   </si>
   <si>
-    <t>Гаврилов Андрей</t>
+    <t>Gavrilov Andrey</t>
   </si>
   <si>
-    <t>Калашников Никита</t>
+    <t>Kalashnikov Nikita</t>
   </si>
   <si>
-    <t>Козаченко Антон</t>
+    <t>Kozachenko Anton</t>
   </si>
   <si>
-    <t>Логинов Вячеслав</t>
+    <t>Loginov Vyacheslav</t>
   </si>
   <si>
-    <t>Николаенко Олег</t>
+    <t>Nikolaenko Oleg</t>
   </si>
   <si>
-    <t>Стовпяга Даниил</t>
+    <t>Stovpyaga Daniil</t>
   </si>
   <si>
-    <t>Алексей Бадаев</t>
+    <t>Aleksey Badaev</t>
   </si>
   <si>
-    <t>Бадаев Владислав</t>
+    <t>Badaev Vladislav</t>
   </si>
   <si>
-    <t>Богданов Анатолий</t>
+    <t>Bogdanov Anatolij</t>
   </si>
   <si>
-    <t>Бородина Анастасия</t>
+    <t>Cvetkov Mihail</t>
   </si>
   <si>
-    <t>Хаджинов Даниил</t>
+    <t>Hadzhinov Daniil</t>
   </si>
   <si>
-    <t>Цветков Михаил</t>
+    <t>Nisei Sjienehd</t>
   </si>
   <si>
-    <t>Шатохин Константин</t>
+    <t>Shatohin Konstantin</t>
   </si>
   <si>
-    <t>Шатров Владимир</t>
+    <t>Shatrov Vladimir</t>
   </si>
   <si>
-    <t>Багмет Юрий</t>
+    <t>Bakmet Yuriy</t>
   </si>
   <si>
-    <t>Барабанов Александр</t>
+    <t>Barabanov Aleksandr</t>
   </si>
   <si>
-    <t>Богданов Павел</t>
+    <t>Bogdanov Pavel</t>
   </si>
   <si>
-    <t>Евгений Терещенко</t>
+    <t>Evgeniy Terrchenko</t>
   </si>
   <si>
-    <t>Кононенко Виктор</t>
+    <t>Fursov Evgeniy</t>
   </si>
   <si>
-    <t>Кулешов Артур</t>
+    <t>Hdjenen Sjnsnd</t>
   </si>
   <si>
-    <t>Магарламов Ингар</t>
+    <t>Kononenko Viktor</t>
   </si>
   <si>
-    <t>Фурсов Евгений</t>
+    <t>Kuleshov Artur</t>
   </si>
   <si>
-    <t>Бенедюк Мария</t>
+    <t>Benedyk Mariya</t>
   </si>
   <si>
-    <t>Гурбанов Станислав</t>
+    <t>Gurbanov Stanislav</t>
   </si>
   <si>
-    <t>Кудинов Денис</t>
+    <t>Kydinov Denis</t>
   </si>
   <si>
-    <t>Любимченко Евгений</t>
+    <t>Lyubimchenko Evgeniy</t>
   </si>
   <si>
-    <t>Мороз Родион</t>
+    <t>Moroz Rodion</t>
   </si>
   <si>
-    <t>Погукай Артур</t>
+    <t>Pogukay Artur</t>
   </si>
   <si>
-    <t>Радченко Сергей</t>
+    <t>Radchenko Sergey</t>
   </si>
   <si>
-    <t>Зубарь Дмитрий</t>
+    <t>Zubar Dmitriy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Донецк</t>
+    <t>Donetsk</t>
   </si>
   <si>
-    <t>Макеевка</t>
+    <t>Makiyivka</t>
   </si>
   <si>
-    <t>Евпатория</t>
+    <t>Yevpatoriya</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1085,91 +1085,91 @@
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
         <v>1984</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>2004</v>
+        <v>1952</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
         <v>2006</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1952</v>
+        <v>2004</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
         <v>1994</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E30" s="9" t="s">
@@ -1265,111 +1265,111 @@
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
         <v>1985</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1985</v>
+        <v>1989</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>1996</v>
+        <v>1990</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>1990</v>
+        <v>1985</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
-        <v>1989</v>
+        <v>1996</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>2013</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E40" s="9" t="s">