--- v0 (2026-05-31)
+++ v1 (2026-08-26)
@@ -20,231 +20,231 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>ФБС Республики Башкортостан</t>
   </si>
   <si>
     <t>Республиканские соревнования посвященные Дню народного единства</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>15.11.2025, БК "ЧЕМПИОН, Россия, Республика Башкортостан, Туймазы, ул. Советская 3/1а</t>
+    <t>15.11.2025, БК "ЧЕМПИОН, Russian Federation, Republic of Bashkortostan, Tuymazy, ул. Советская 3/1а</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 30</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Аюпов Айнур</t>
+    <t>Ayupov Aynur</t>
   </si>
   <si>
-    <t>Судьин Станислав</t>
+    <t>Sudin Stanislav</t>
   </si>
   <si>
-    <t>Беляев Руслан</t>
+    <t>Belaev Ruslan</t>
   </si>
   <si>
-    <t>Устинов Сергей</t>
+    <t>Ustinov Sergey</t>
   </si>
   <si>
-    <t>Даутов Азат</t>
+    <t>Dautov Azat</t>
   </si>
   <si>
-    <t>Зиганшин Ильдар</t>
+    <t>Kostusenko Nikolay</t>
   </si>
   <si>
-    <t>Костусенко Николай</t>
+    <t>Mihaylov Sergey</t>
   </si>
   <si>
-    <t>Михайлов Сергей</t>
+    <t>Ziganshin Ildar</t>
   </si>
   <si>
-    <t>Газизов Алим</t>
+    <t>Dzhlavyan Vardan</t>
   </si>
   <si>
-    <t>Галстян Ерванд</t>
+    <t>Galstyan Ervand</t>
   </si>
   <si>
-    <t>Гареев Зифир</t>
+    <t>Gareev Zifir</t>
   </si>
   <si>
-    <t>Джлавян Вардан</t>
+    <t>Gazizov Alim</t>
   </si>
   <si>
-    <t>Нургалеев Артур</t>
+    <t>Nurgaleev Artur</t>
   </si>
   <si>
-    <t>Нуриев Алик</t>
+    <t>Nuriev Alik</t>
   </si>
   <si>
-    <t>Юлдашев Радмир</t>
+    <t>Usupov Mavlavi</t>
   </si>
   <si>
-    <t>Юсупов Мавляви</t>
+    <t>Yuldashev Radmir</t>
   </si>
   <si>
-    <t>Биктимиров Марат</t>
+    <t>Biktimirov Marat</t>
   </si>
   <si>
-    <t>Жидков Дмитрий</t>
+    <t>Frolov Anatoliy</t>
   </si>
   <si>
-    <t>Кашапов Наиль</t>
+    <t>Kashapov Nail</t>
   </si>
   <si>
-    <t>Махмутов Марат</t>
+    <t>Makhmutov Marat</t>
   </si>
   <si>
-    <t>Муслахов Рим</t>
+    <t>Muslahov Rim</t>
   </si>
   <si>
-    <t>Образцов Александр</t>
+    <t>Obrazcov Aleksandr</t>
   </si>
   <si>
-    <t>Семенов Юрий</t>
+    <t>Semenov Yuriy</t>
   </si>
   <si>
-    <t>Фролов Анатолий</t>
+    <t>Zhidkov Dmitriy</t>
   </si>
   <si>
-    <t>Михеев Александр</t>
+    <t>Miheev Aleksandr</t>
   </si>
   <si>
-    <t>Нуруллин Ринат</t>
+    <t>Nurullin Rinat</t>
   </si>
   <si>
-    <t>Саетгареев Айдар</t>
+    <t>Saetgareev Aydar</t>
   </si>
   <si>
-    <t>Сафиуллин Сабих</t>
+    <t>Safiullin Sabih</t>
   </si>
   <si>
-    <t>Синюков Олег</t>
+    <t>Shakirov Ramil</t>
   </si>
   <si>
-    <t>Шакиров Рамиль</t>
+    <t>Sinyukov Oleg</t>
   </si>
   <si>
-    <t>Саитбурханов Арсен</t>
+    <t>Saitburhanov Arsen</t>
   </si>
   <si>
-    <t>Ситдиков Вильмир</t>
+    <t>Sitdikov Vilmir</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Чанышев Азамат</t>
+    <t>Chanyshev Azamat</t>
   </si>
   <si>
-    <t>Полищук Денис</t>
+    <t>Polisuk Denis</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Туймазы</t>
+    <t>Tuymazy</t>
   </si>
   <si>
-    <t>Белебей</t>
+    <t>Belebey</t>
   </si>
   <si>
-    <t>Уфа</t>
+    <t>Ufa</t>
   </si>
   <si>
-    <t>Октябрьский</t>
+    <t>Oktyabrskiy</t>
   </si>
   <si>
-    <t>Дюртюли</t>
+    <t>Dyurtyuli</t>
   </si>
   <si>
-    <t>село Кандры</t>
+    <t>selo Kandry</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -805,117 +805,117 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>1961</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>1981</v>
+        <v>1952</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>1952</v>
+        <v>1959</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>1959</v>
+        <v>1981</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
-        <v>1987</v>
+        <v>1986</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>1991</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
@@ -925,57 +925,57 @@
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>1947</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1985</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
@@ -985,117 +985,117 @@
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
         <v>1983</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>1991</v>
+        <v>1958</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1958</v>
+        <v>1991</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1957</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>1982</v>
+        <v>1987</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
         <v>1949</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
@@ -1165,57 +1165,57 @@
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
         <v>1968</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
-        <v>1987</v>
+        <v>1982</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>1978</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
@@ -1265,71 +1265,71 @@
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8">
         <v>1956</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="8">
-        <v>1967</v>
+        <v>1973</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="8">
-        <v>1973</v>
+        <v>1967</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8"/>
       <c r="B38" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="8">
         <v>2003</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>57</v>
       </c>