--- v1 (2026-03-21)
+++ v2 (2026-08-22)
@@ -20,294 +20,294 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Любительская лига ОО БАБС</t>
   </si>
   <si>
     <t>2 этап ОТКРЫТОЙ РЕСПУБЛИКАНСКОЙ СЕРИИ 7 НЕ 8 СЕЗОН 2025/2026</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>01.11.2025, БК Шпиль, Беларусь, Минск, ул. Тимирязева 123/2</t>
+    <t>01.11.2025, БК Шпиль, Belarus, Minsk, ул. Тимирязева 123/2</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 47</t>
   </si>
   <si>
     <t>49 - 50</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Кундас Никита</t>
+    <t>Kundas Nikita</t>
   </si>
   <si>
-    <t>Костюковец Александр</t>
+    <t>Kostukovec Aleksandr</t>
   </si>
   <si>
-    <t>Зуй Кирилл</t>
+    <t>Osada Evgenij</t>
   </si>
   <si>
-    <t>Осада Евгений</t>
+    <t>Zuj Kirill</t>
   </si>
   <si>
-    <t>Воронько Даниил</t>
+    <t>Evstartovsky Igor</t>
   </si>
   <si>
-    <t>Евстратовский Игорь</t>
+    <t>Pavlovic Timofej</t>
   </si>
   <si>
-    <t>Павлович Тимофей</t>
+    <t>Shopik Vladislav</t>
   </si>
   <si>
-    <t>Шопик Владислав</t>
+    <t>Voronko Daniil</t>
   </si>
   <si>
-    <t>Астапцов Роман</t>
+    <t>Astapcov Roman</t>
   </si>
   <si>
-    <t>Леончик Владимир</t>
+    <t>Leoncik Vladimir</t>
   </si>
   <si>
-    <t>Науменко Богдан</t>
+    <t>Naumenko Bogdan</t>
   </si>
   <si>
-    <t>Яланский Александр</t>
+    <t>Yalanskiy Aleksandr</t>
   </si>
   <si>
-    <t>Аксень Владислав</t>
+    <t>Aksen' Vladislav</t>
   </si>
   <si>
-    <t>Анин Максим</t>
+    <t>Anin MAKSIM</t>
   </si>
   <si>
-    <t>Добриян Ольга</t>
+    <t>Dobrian Ol'ga</t>
   </si>
   <si>
-    <t>Храмцевич Леонид</t>
+    <t>Hramcevich Leonid</t>
   </si>
   <si>
-    <t>Агузов Игорь</t>
+    <t>Aguzov Igor</t>
   </si>
   <si>
-    <t>Бралковский Никита</t>
+    <t>Bralkouski Nikita</t>
   </si>
   <si>
-    <t>Гриб Роберт</t>
+    <t>Dragun Urij</t>
   </si>
   <si>
-    <t>Драгун Юрий</t>
+    <t>Hryb Robert</t>
   </si>
   <si>
-    <t>Костюк Константин</t>
+    <t>Kostuk Konstantin</t>
   </si>
   <si>
-    <t>Мойсюк Илья</t>
+    <t>Moysyuk Ilya</t>
   </si>
   <si>
-    <t>Плавник Алексей</t>
+    <t>Plavnik Aleksej</t>
   </si>
   <si>
-    <t>Шилович Владимир</t>
+    <t>Silovic Vladimir</t>
   </si>
   <si>
-    <t>Белоглазко Андрей</t>
+    <t>Beloglazko Andrej</t>
   </si>
   <si>
-    <t>Бурковский Олег</t>
+    <t>Burkovskiy Oleg</t>
   </si>
   <si>
-    <t>Ветошко Евгений</t>
+    <t>Cernik Arsenij</t>
   </si>
   <si>
-    <t>Гребень Сергей</t>
+    <t>Hreben Siarhey</t>
   </si>
   <si>
-    <t>Зеневич Павел</t>
+    <t>Hutornoj Evgenij</t>
   </si>
   <si>
-    <t>Ращинский Юрий</t>
+    <t>Rashchinskiy yuriy</t>
   </si>
   <si>
-    <t>Хуторной Евгений</t>
+    <t>Vetosko Evgenij</t>
   </si>
   <si>
-    <t>Черник Арсений</t>
+    <t>Zenevic Pavel</t>
   </si>
   <si>
-    <t>Аджигитов Эльдар</t>
+    <t>Adzhigitov Eldar</t>
   </si>
   <si>
-    <t>Алтунин Тарас</t>
+    <t>Altunin Taras</t>
   </si>
   <si>
-    <t>Бу Александр</t>
+    <t>Bu Aleksandr</t>
   </si>
   <si>
-    <t>Волнистый Евгений</t>
+    <t>Dul'kevic Pavel</t>
   </si>
   <si>
-    <t>Дулькевич Павел</t>
+    <t>Filipchik Yana</t>
   </si>
   <si>
-    <t>Ивашко Валерий</t>
+    <t>g g</t>
   </si>
   <si>
-    <t>Ласица Евгений</t>
+    <t>Hot'ko Andrej</t>
   </si>
   <si>
-    <t>Лобанок Константин</t>
+    <t>Ivashko Valery</t>
   </si>
   <si>
-    <t>Межуев Максим</t>
+    <t>Lasitsa Evgenii</t>
   </si>
   <si>
-    <t>Мельчаков Игорь</t>
+    <t>Mel'cakov Igor'</t>
   </si>
   <si>
-    <t>Романовская Виктория</t>
+    <t>Mizuev Maksim</t>
   </si>
   <si>
-    <t>Соколов Николай</t>
+    <t>Romanovskaa Viktoria</t>
   </si>
   <si>
-    <t>Филипчик Яна</t>
+    <t>ShiIovich Nazar</t>
   </si>
   <si>
-    <t>Хотько Андрей</t>
+    <t>Sokolov Nikolaj</t>
   </si>
   <si>
-    <t>Шилович Назар</t>
+    <t>Volnisty Eugene</t>
   </si>
   <si>
-    <t>Гришаков Вадим</t>
+    <t>Hryshakou Vadzim</t>
   </si>
   <si>
-    <t>Игнатчик Валентин</t>
+    <t>Ihnatchyk Valentin</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>1р</t>
+    <t>КМС</t>
   </si>
   <si>
-    <t>КМС</t>
+    <t>1р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Бобруйск</t>
+    <t>Babrujsk</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Слуцк</t>
+    <t>Sluck</t>
   </si>
   <si>
-    <t>Барселона</t>
+    <t>Barcelona</t>
   </si>
   <si>
-    <t>Жодино</t>
+    <t>Zhodzina</t>
   </si>
   <si>
-    <t>Махачкала</t>
+    <t>Makhachkala</t>
   </si>
   <si>
-    <t>Барановичи</t>
+    <t>Baranavichy</t>
   </si>
   <si>
-    <t>Марьина Горка</t>
+    <t>Marjina Gorka</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -808,154 +808,154 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="8">
         <v>1986</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="8">
-        <v>2008</v>
+        <v>1964</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="8">
-        <v>1964</v>
+        <v>2008</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="8">
-        <v>2010</v>
+        <v>1991</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="8">
-        <v>1991</v>
+        <v>2008</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C14" s="8">
-        <v>2008</v>
+        <v>2001</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="8">
-        <v>2001</v>
+        <v>2010</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="8">
         <v>1989</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F16" s="1"/>
@@ -971,51 +971,51 @@
       </c>
       <c r="C17" s="8">
         <v>1982</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>78</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="8">
         <v>2014</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="8">
         <v>1975</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>78</v>
       </c>
       <c r="F19" s="1"/>
@@ -1128,71 +1128,71 @@
       </c>
       <c r="B25" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C25" s="8">
         <v>1997</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C26" s="8">
-        <v>1967</v>
+        <v>1981</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C27" s="8">
-        <v>1981</v>
+        <v>1967</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C28" s="8">
         <v>1974</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E28" s="9" t="s">
@@ -1288,154 +1288,154 @@
       </c>
       <c r="B33" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C33" s="8">
         <v>1972</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C34" s="8">
-        <v>1988</v>
+        <v>1996</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C35" s="8">
         <v>1979</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C36" s="8">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C37" s="8">
         <v>1982</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C38" s="8">
-        <v>1985</v>
+        <v>1988</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C39" s="8">
-        <v>1996</v>
+        <v>1984</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C40" s="8">
         <v>1983</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F40" s="1"/>
@@ -1468,277 +1468,277 @@
       </c>
       <c r="B42" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C42" s="8">
         <v>1968</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C43" s="8">
-        <v>1989</v>
+        <v>1980</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C44" s="8">
-        <v>1980</v>
+        <v>1995</v>
       </c>
       <c r="D44" s="8" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C45" s="8">
-        <v>2004</v>
+        <v>1982</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E45" s="9" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C46" s="8">
-        <v>1990</v>
+        <v>1996</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C47" s="8">
-        <v>1982</v>
+        <v>2004</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E47" s="9" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C48" s="8">
-        <v>1985</v>
+        <v>1990</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C49" s="8">
         <v>1981</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>83</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C50" s="8">
-        <v>2001</v>
+        <v>1985</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C51" s="8">
-        <v>1979</v>
+        <v>2001</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C52" s="8">
-        <v>1995</v>
+        <v>2013</v>
       </c>
       <c r="D52" s="8" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="E52" s="9" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C53" s="8">
-        <v>1996</v>
+        <v>1979</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C54" s="8">
-        <v>2013</v>
+        <v>1989</v>
       </c>
       <c r="D54" s="8" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E54" s="9" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C55" s="8">
         <v>1975</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>