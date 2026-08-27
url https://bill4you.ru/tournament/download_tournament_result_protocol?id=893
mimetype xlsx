--- v0 (2025-10-23)
+++ v1 (2026-08-27)
@@ -20,216 +20,216 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>ФБС Томской области</t>
   </si>
   <si>
     <t>Чемпионат Томской области</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>10.09.2022, БК Шарики, Россия, Томская область, Томск, Северный городок 48/1</t>
+    <t>10.09.2022, БК Шарики, Russian Federation, Tomsk Region, Tomsk, Северный городок 48/1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Красноженов Вадим</t>
+    <t>Krasnozenov Vadim</t>
   </si>
   <si>
-    <t>Епихин Александр</t>
+    <t>Epihin Aleksandr</t>
   </si>
   <si>
-    <t>Вихарев Вячеслав</t>
+    <t>Cunarev Evgenij</t>
   </si>
   <si>
-    <t>Чунарев Евгений</t>
+    <t>Viharev Vaceslav</t>
   </si>
   <si>
-    <t>Берлов Вадим</t>
+    <t>Berlov Vadim</t>
   </si>
   <si>
-    <t>Гривцов Виталий</t>
+    <t>Grivcov Vitalij</t>
   </si>
   <si>
-    <t>Прокопьев Владимир</t>
+    <t>Prokop'ev Vladimir</t>
   </si>
   <si>
-    <t>Райский Сергей</t>
+    <t>Rajskij Sergej</t>
   </si>
   <si>
-    <t>Богер Матвей</t>
+    <t>Boger Matvej</t>
   </si>
   <si>
-    <t>Горлов Роман</t>
+    <t>Gorlov Roman</t>
   </si>
   <si>
-    <t>Кореньков Алексей</t>
+    <t>Koren'kov Aleksej</t>
   </si>
   <si>
-    <t>Родионов Павел</t>
+    <t>Rodionov Pavel</t>
   </si>
   <si>
-    <t>Басиров Рахим</t>
+    <t>Basirov Rahim</t>
   </si>
   <si>
-    <t>Давлетьяров Андрей</t>
+    <t>Davlet'arov Andrej</t>
   </si>
   <si>
-    <t>Новгородцев Эдуард</t>
+    <t>Herman Denis</t>
   </si>
   <si>
-    <t>Херман Денис</t>
+    <t>Novgorodcev Eduard</t>
   </si>
   <si>
-    <t>Демешкин Григорий</t>
+    <t>Demeskin Grigorij</t>
   </si>
   <si>
-    <t>Завальский Егор</t>
+    <t>Havaev Alihan</t>
   </si>
   <si>
-    <t>Красноженов Андрей</t>
+    <t>Krasnozenov Andrej</t>
   </si>
   <si>
-    <t>Лукьяненок Иван</t>
+    <t>Luk'anenok Ivan</t>
   </si>
   <si>
-    <t>Новиков Михаил</t>
+    <t>Novikov Mihail</t>
   </si>
   <si>
-    <t>Самсонов Евгений</t>
+    <t>Samsonov Evgenij</t>
   </si>
   <si>
-    <t>Сивчик Виктор</t>
+    <t>Sivchik Viktor</t>
   </si>
   <si>
-    <t>Хаваев Алихан</t>
+    <t>Zaval'skij Egor</t>
   </si>
   <si>
-    <t>Воронин Григорий</t>
+    <t>Cerkasin Nikita</t>
   </si>
   <si>
-    <t>Дьяченко Николай</t>
+    <t>Ciz Urij</t>
   </si>
   <si>
-    <t>Кондратьев Илья</t>
+    <t>D'acenko Nikolaj</t>
   </si>
   <si>
-    <t>Лукашев Владимир</t>
+    <t>Kondrat'ev Il'a</t>
   </si>
   <si>
-    <t>Недопёкин Сергей</t>
+    <t>Lukashev Vladimir</t>
   </si>
   <si>
-    <t>Олейник Анатолий</t>
+    <t>Nedopekin Sergey</t>
   </si>
   <si>
-    <t>Черкашин Никита</t>
+    <t>Olejnik Anatolij</t>
   </si>
   <si>
-    <t>Чиж Юрий</t>
+    <t>Voronin Grigorij</t>
   </si>
   <si>
-    <t>Дубровин Егор</t>
+    <t>Dubrovin Egor</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Томск</t>
+    <t>Tomsk</t>
   </si>
   <si>
-    <t>Кемерово</t>
+    <t>Kemerovo</t>
   </si>
   <si>
-    <t>Северск</t>
+    <t>Seversk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -730,71 +730,71 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>2001</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
-        <v>1975</v>
+        <v>1990</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>1990</v>
+        <v>1975</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8"/>
       <c r="D12" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>55</v>
       </c>
@@ -966,114 +966,116 @@
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
         <v>1985</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1966</v>
+        <v>1979</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1979</v>
+        <v>1966</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1986</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8"/>
       <c r="D25" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="E25" s="9"/>
+      <c r="E25" s="9" t="s">
+        <v>55</v>
+      </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8"/>
       <c r="D26" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
@@ -1135,188 +1137,186 @@
       </c>
       <c r="C30" s="8">
         <v>1963</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8"/>
       <c r="D31" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="E31" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E31" s="9"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C32" s="8"/>
+      <c r="C32" s="8">
+        <v>1986</v>
+      </c>
       <c r="D32" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="E32" s="9"/>
+      <c r="E32" s="9" t="s">
+        <v>57</v>
+      </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="C33" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C33" s="8"/>
       <c r="D33" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="E33" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E33" s="9"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>1980</v>
+        <v>1975</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>1957</v>
+        <v>1980</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>1981</v>
+        <v>1958</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>1986</v>
+        <v>1981</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8"/>
       <c r="D39" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E39" s="9"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8">
         <v>33</v>
       </c>