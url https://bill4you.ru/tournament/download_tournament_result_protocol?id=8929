--- v0 (2026-03-05)
+++ v1 (2026-04-26)
@@ -1787,51 +1787,51 @@
       </c>
       <c r="C53" s="8">
         <v>1973</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C54" s="8">
         <v>1993</v>
       </c>
       <c r="D54" s="8" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C55" s="8">
         <v>1992</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F55" s="1"/>