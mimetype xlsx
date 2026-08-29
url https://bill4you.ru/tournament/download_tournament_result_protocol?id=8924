--- v0 (2025-11-04)
+++ v1 (2026-08-29)
@@ -898,51 +898,51 @@
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>1943</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1954</v>
+        <v>1951</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1953</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="9" t="s">