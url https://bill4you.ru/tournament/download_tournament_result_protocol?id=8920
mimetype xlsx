--- v0 (2026-06-17)
+++ v1 (2026-09-22)
@@ -14,357 +14,357 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
-    <t>BASTAU</t>
+    <t>START 8</t>
   </si>
   <si>
     <t>43 Международный турнир среди ветеранов труда и спорта 63+ лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>31.10.2025, BASTAU, Казахстан, Алматинская область, Алматы, Шагабутдинова 109а</t>
+    <t>31.10.2025, START 8, Kazakhstan, Almaty oblysy, Almaty</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 64</t>
   </si>
   <si>
     <t>65 - 81</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Ли Анатолий</t>
+    <t>Li Anatoliy</t>
   </si>
   <si>
-    <t>Сагандыков Туленды</t>
+    <t>Sagandykov Tulendy</t>
   </si>
   <si>
-    <t>Бейсбеков Рамазан</t>
+    <t>Beysbekov Ramazan</t>
   </si>
   <si>
-    <t>Тё Евгений</t>
+    <t>Te Evgeniy</t>
   </si>
   <si>
-    <t>Иржанов Максут</t>
+    <t>Irzhanov Maksut</t>
   </si>
   <si>
-    <t>Калиев Айбар</t>
+    <t>Kaliev Aybar</t>
   </si>
   <si>
-    <t>Карсакбаев Канат</t>
+    <t>Karsakbayev Kanat</t>
   </si>
   <si>
-    <t>Токтарбеков Марат</t>
+    <t>Toktarbekov Marat</t>
   </si>
   <si>
-    <t>Жаркешев Ардак</t>
+    <t>Hohlov Sergey</t>
   </si>
   <si>
-    <t>Макешов Еркин</t>
+    <t>Makeshov Erkin</t>
   </si>
   <si>
-    <t>Макымбаев Мурат</t>
+    <t>Makymbaev Murat</t>
   </si>
   <si>
-    <t>Мельников Александр</t>
+    <t>Melnikov Aleksandr</t>
   </si>
   <si>
-    <t>Милкин Борис</t>
+    <t>Milkin Boris</t>
   </si>
   <si>
-    <t>Пшенбаев Кайрат</t>
+    <t>Pshenbaev Kayrat</t>
   </si>
   <si>
-    <t>Сергибаев Расул</t>
+    <t>Sergibaev Rasyl</t>
   </si>
   <si>
-    <t>Хохлов Сергей</t>
+    <t>Zharkeshev Ardak</t>
   </si>
   <si>
-    <t>Айтказин Токтаубай</t>
+    <t>Akashev Marat</t>
   </si>
   <si>
-    <t>Акашев Марат</t>
+    <t>Alipov Abai</t>
   </si>
   <si>
-    <t>Алипов Абай</t>
+    <t>Amanbayev Bogezhan</t>
   </si>
   <si>
-    <t>Аманбаев Богежан</t>
+    <t>Aytkazin Toktaubay</t>
   </si>
   <si>
-    <t>Жумаханов Мурат</t>
+    <t>Izdenov Kaiyr</t>
   </si>
   <si>
-    <t>Изденов Кайыр</t>
+    <t>Li Valeriy</t>
   </si>
   <si>
-    <t>Ли Валерий</t>
+    <t>Li Viktor</t>
   </si>
   <si>
-    <t>Ли Виктор</t>
+    <t>Li Vladimir</t>
   </si>
   <si>
-    <t>Ли Владимир</t>
+    <t>Magzumov Bagdat</t>
   </si>
   <si>
-    <t>Магзумов Багдат</t>
+    <t>Mirashev Kayrat</t>
   </si>
   <si>
-    <t>Мирашев Кайрат</t>
+    <t>Musin Zheksenbay</t>
   </si>
   <si>
-    <t>Мусин Жексенбай</t>
+    <t>Orazaev Baygali</t>
   </si>
   <si>
-    <t>Оразаев Байгали</t>
+    <t>Sagiev Aytan</t>
   </si>
   <si>
-    <t>Сагиев Айтан</t>
+    <t>Tolkumbekov Adylbek</t>
   </si>
   <si>
-    <t>Толкумбеков Адыльбек</t>
+    <t>Trubchanin Igor</t>
   </si>
   <si>
-    <t>Трубчанин Игорь</t>
+    <t>Zhumahanov Murat</t>
   </si>
   <si>
-    <t>АБДИЛЬМАНОВ Серик</t>
+    <t>Abdilmanov Serik</t>
   </si>
   <si>
-    <t>Аймаков Аслан</t>
+    <t>Aymakov Aslan</t>
   </si>
   <si>
-    <t>Байбатчин Еркин</t>
+    <t>Baybatchin Erkin</t>
   </si>
   <si>
-    <t>Бокен Карбек</t>
+    <t>Boken Carbeck</t>
   </si>
   <si>
-    <t>Булекпаев Серик</t>
+    <t>Bulekpaev Serik</t>
   </si>
   <si>
-    <t>Вишенков Александр</t>
+    <t>Emelyanov Anatoliy</t>
   </si>
   <si>
-    <t>Емельянов Анатолий</t>
+    <t>Eremin Mihail</t>
   </si>
   <si>
-    <t>Еремин Михаил</t>
+    <t>Insebaev Rymhan</t>
   </si>
   <si>
-    <t>Жамантаев Ерлан</t>
+    <t>Ivanov Igor</t>
   </si>
   <si>
-    <t>Жаралгапов Мурат</t>
+    <t>Izmagambaev Tolegen</t>
   </si>
   <si>
-    <t>Жаркешов Серикбай</t>
+    <t>Kadirhanov Bahtiar</t>
   </si>
   <si>
-    <t>Иванов Игорь</t>
+    <t>Kamzabaev Orman</t>
   </si>
   <si>
-    <t>Измагамбетов Толеген</t>
+    <t>Kazenov Balta</t>
   </si>
   <si>
-    <t>Инсебаев Рымхан</t>
+    <t>Kusainov Ermek</t>
   </si>
   <si>
-    <t>Кадырханов Бахтияр</t>
+    <t>Makenov Amirzhan</t>
   </si>
   <si>
-    <t>Казенов Балта</t>
+    <t>Moldumarov Elibay</t>
   </si>
   <si>
-    <t>Камзабаев Орман</t>
+    <t>Musagul Almas</t>
   </si>
   <si>
-    <t>Кусаинов Ермек</t>
+    <t>Nysanov Muhit</t>
   </si>
   <si>
-    <t>Макенов Амиржан</t>
+    <t>Omarov Ermek</t>
   </si>
   <si>
-    <t>Молдумаров Елибай</t>
+    <t>Sagandykov Tolemis</t>
   </si>
   <si>
-    <t>Мусагул Алмас</t>
+    <t>Samakaev Kabylbek</t>
   </si>
   <si>
-    <t>Нысанов Мухит</t>
+    <t>Sergeev Sergey</t>
   </si>
   <si>
-    <t>Омаров Ермек</t>
+    <t>Shalbaev Kanat</t>
   </si>
   <si>
-    <t>Сагандыков Толемис</t>
+    <t>Shayahmetov Dauren</t>
   </si>
   <si>
-    <t>Самакаев Кабылбек</t>
+    <t>Shugabaev Ersain</t>
   </si>
   <si>
-    <t>Сергеев Сергей</t>
+    <t>Soldatov Dmitriy</t>
   </si>
   <si>
-    <t>Солдатов Дмитрий</t>
+    <t>Tymbaev Bauyrzhan</t>
   </si>
   <si>
-    <t>Тымбаев Бауыржан</t>
+    <t>Vishenkov Aleksandr</t>
   </si>
   <si>
-    <t>Уразбеков Атайбек</t>
+    <t>Yrazbekov Ataibek</t>
   </si>
   <si>
-    <t>Шалбаев Канат</t>
+    <t>Zhamantaev Erlan</t>
   </si>
   <si>
-    <t>Шаяхметов Даурен</t>
+    <t>Zharalgapov Myrat</t>
   </si>
   <si>
-    <t>Шугабаев Ерсаин</t>
+    <t>Zharkeshov Serikbay</t>
   </si>
   <si>
-    <t>Абдурашидов Магомед</t>
+    <t>Abdurashidov Magomed</t>
   </si>
   <si>
-    <t>Ахметов Амантай</t>
+    <t>Akhmetov Amantai</t>
   </si>
   <si>
-    <t>Балгожаев Бауыржан</t>
+    <t>Balgozhaev Bauyrzhan</t>
   </si>
   <si>
-    <t>Бастаубаев Акылбек</t>
+    <t>Bastaybaev Akilbek</t>
   </si>
   <si>
-    <t>Гатаулин Евгений</t>
+    <t>Gataulin Evgeniy</t>
   </si>
   <si>
-    <t>Зекенов Канат</t>
+    <t>Ibragimov Tokmagambet</t>
   </si>
   <si>
-    <t>Ибрагимов Токмагамбет</t>
+    <t>Kasenov Ryspek</t>
   </si>
   <si>
-    <t>Кайруллаев Оразбай</t>
+    <t>Kayrullaev Orazbay</t>
   </si>
   <si>
-    <t>Касенов Рыспек</t>
+    <t>Kim Aleksandr</t>
   </si>
   <si>
-    <t>Ким Александр</t>
+    <t>Mambetov Ashat</t>
   </si>
   <si>
-    <t>Мамбетов Асхат</t>
+    <t>Nam Oleg</t>
   </si>
   <si>
-    <t>Нам Олег</t>
+    <t>Nusypov Marat</t>
   </si>
   <si>
-    <t>Нисупов Марат</t>
+    <t>Pylev Valeriy</t>
   </si>
   <si>
-    <t>Пылев Валерий</t>
+    <t>Takasbaev Berik</t>
   </si>
   <si>
-    <t>Таласбаев Берик</t>
+    <t>Turebaev Zhumagazy</t>
   </si>
   <si>
-    <t>Туребаев Жумагазы</t>
+    <t>Yun Igor</t>
   </si>
   <si>
-    <t>Юн Игорь</t>
+    <t>Zekenov Kanat</t>
   </si>
   <si>
-    <t>Садыбек Тугел</t>
+    <t>Sadybek Tugel</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -985,51 +985,51 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>1955</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
         <v>1959</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E17" s="9" t="s">
@@ -1125,368 +1125,368 @@
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
         <v>1956</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="C24" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="C25" s="8"/>
+      <c r="C25" s="8">
+        <v>1961</v>
+      </c>
       <c r="D25" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1961</v>
+        <v>1956</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>1956</v>
+        <v>1951</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C28" s="8"/>
+      <c r="C28" s="8">
+        <v>1961</v>
+      </c>
       <c r="D28" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1961</v>
+        <v>1957</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
         <v>1957</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1958</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
-        <v>1958</v>
+        <v>1962</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>1962</v>
+        <v>1958</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1956</v>
+        <v>1959</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>1961</v>
+        <v>1960</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="C39" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C39" s="8"/>
       <c r="D39" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>1960</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>102</v>
@@ -1559,543 +1559,543 @@
       <c r="A44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8"/>
       <c r="D44" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
-        <v>1958</v>
+        <v>1951</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8">
-        <v>1951</v>
+        <v>1949</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C47" s="8">
-        <v>1949</v>
+        <v>1954</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C48" s="8">
-        <v>1962</v>
+        <v>1961</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C49" s="8">
         <v>1960</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="C50" s="8"/>
+      <c r="C50" s="8">
+        <v>1956</v>
+      </c>
       <c r="D50" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C51" s="8">
-        <v>1961</v>
+        <v>1951</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C52" s="8">
-        <v>1960</v>
+        <v>1957</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C53" s="8">
-        <v>1954</v>
+        <v>1959</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="C54" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C54" s="8"/>
       <c r="D54" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="C55" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C55" s="8"/>
       <c r="D55" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C56" s="8">
-        <v>1951</v>
+        <v>1958</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C57" s="8">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="C58" s="8"/>
+      <c r="C58" s="8">
+        <v>1958</v>
+      </c>
       <c r="D58" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>66</v>
       </c>
-      <c r="C59" s="8"/>
+      <c r="C59" s="8">
+        <v>1961</v>
+      </c>
       <c r="D59" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C60" s="8">
-        <v>1958</v>
+        <v>1954</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C61" s="8">
         <v>1961</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C62" s="8">
-        <v>1958</v>
+        <v>1961</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E62" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C63" s="8">
-        <v>1961</v>
+        <v>1959</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>71</v>
       </c>
-      <c r="C64" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C64" s="8"/>
       <c r="D64" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>72</v>
       </c>
-      <c r="C65" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C65" s="8"/>
       <c r="D65" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="C66" s="8"/>
+      <c r="C66" s="8">
+        <v>1956</v>
+      </c>
       <c r="D66" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E66" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C67" s="8">
-        <v>1956</v>
+        <v>1958</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E67" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F67" s="1"/>
       <c r="G67" s="1"/>
       <c r="H67" s="1"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C68" s="8">
         <v>1956</v>
       </c>
       <c r="D68" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E68" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F68" s="1"/>
       <c r="G68" s="1"/>
       <c r="H68" s="1"/>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C69" s="8">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="D69" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E69" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C70" s="8">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="D70" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E70" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C71" s="8"/>
       <c r="D71" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E71" s="9" t="s">
         <v>102</v>
       </c>
@@ -2185,270 +2185,270 @@
       <c r="A76" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C76" s="8"/>
       <c r="D76" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E76" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F76" s="1"/>
       <c r="G76" s="1"/>
       <c r="H76" s="1"/>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C77" s="8">
-        <v>1957</v>
+        <v>1954</v>
       </c>
       <c r="D77" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E77" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F77" s="1"/>
       <c r="G77" s="1"/>
       <c r="H77" s="1"/>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>85</v>
       </c>
       <c r="C78" s="8">
-        <v>1954</v>
+        <v>1946</v>
       </c>
       <c r="D78" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E78" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F78" s="1"/>
       <c r="G78" s="1"/>
       <c r="H78" s="1"/>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C79" s="8">
         <v>1962</v>
       </c>
       <c r="D79" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E79" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F79" s="1"/>
       <c r="G79" s="1"/>
       <c r="H79" s="1"/>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>87</v>
       </c>
       <c r="C80" s="8">
-        <v>1946</v>
+        <v>1961</v>
       </c>
       <c r="D80" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E80" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F80" s="1"/>
       <c r="G80" s="1"/>
       <c r="H80" s="1"/>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>88</v>
       </c>
       <c r="C81" s="8">
-        <v>1961</v>
+        <v>1955</v>
       </c>
       <c r="D81" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E81" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F81" s="1"/>
       <c r="G81" s="1"/>
       <c r="H81" s="1"/>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C82" s="8">
-        <v>1955</v>
+        <v>1961</v>
       </c>
       <c r="D82" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E82" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F82" s="1"/>
       <c r="G82" s="1"/>
       <c r="H82" s="1"/>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C83" s="8">
-        <v>1961</v>
+        <v>1957</v>
       </c>
       <c r="D83" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E83" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F83" s="1"/>
       <c r="G83" s="1"/>
       <c r="H83" s="1"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>91</v>
       </c>
       <c r="C84" s="8">
-        <v>1957</v>
+        <v>1939</v>
       </c>
       <c r="D84" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E84" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F84" s="1"/>
       <c r="G84" s="1"/>
       <c r="H84" s="1"/>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C85" s="8">
-        <v>1939</v>
+        <v>1958</v>
       </c>
       <c r="D85" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E85" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F85" s="1"/>
       <c r="G85" s="1"/>
       <c r="H85" s="1"/>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>93</v>
       </c>
       <c r="C86" s="8">
-        <v>1958</v>
+        <v>1963</v>
       </c>
       <c r="D86" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E86" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F86" s="1"/>
       <c r="G86" s="1"/>
       <c r="H86" s="1"/>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>94</v>
       </c>
-      <c r="C87" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C87" s="8"/>
       <c r="D87" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E87" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F87" s="1"/>
       <c r="G87" s="1"/>
       <c r="H87" s="1"/>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>95</v>
       </c>
-      <c r="C88" s="8"/>
+      <c r="C88" s="8">
+        <v>1957</v>
+      </c>
       <c r="D88" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E88" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F88" s="1"/>
       <c r="G88" s="1"/>
       <c r="H88" s="1"/>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="8">
         <v>97</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>96</v>
       </c>
       <c r="C89" s="8">
         <v>1955</v>
       </c>
       <c r="D89" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E89" s="9" t="s">
         <v>102</v>