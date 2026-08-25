--- v0 (2026-04-04)
+++ v1 (2026-08-25)
@@ -20,171 +20,171 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>БК "Форт"</t>
   </si>
   <si>
     <t>Сезонная лига БК ФОРТ "Зимний сезон" г. Нягань</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>01.12.2025, БК "Форт", Россия, ХМАО - Югра, Нягань, ул. Сибирская,  д. 13/3</t>
+    <t>01.12.2025, БК "Форт", Russian Federation, KhMAO - Yugra, Nyagan, ул. Сибирская,  д. 13/3</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Зарбазоя Владимир</t>
+    <t>Zarbazoya Vladimir</t>
   </si>
   <si>
-    <t>Иванов Дмитрий</t>
+    <t>Ivanov Dmitriy</t>
   </si>
   <si>
-    <t>Маматов Бексултан</t>
+    <t>Mamatov Beksultan</t>
   </si>
   <si>
-    <t>Туляшев Манас</t>
+    <t>Tuliashev Manas</t>
   </si>
   <si>
-    <t>Гугнин Андрей</t>
+    <t>Cherskiy Vladimir</t>
   </si>
   <si>
-    <t>Сидоренков Дмитрий</t>
+    <t>Gugnin Andrey</t>
   </si>
   <si>
-    <t>Третьяков Кирилл</t>
+    <t>Sidorenkov Dmitry</t>
   </si>
   <si>
-    <t>Черский Владимир</t>
+    <t>Tretyakov Kirill</t>
   </si>
   <si>
-    <t>Латыпов Алексей</t>
+    <t>Latypov Aleksey</t>
   </si>
   <si>
-    <t>Афанасьев Василий</t>
+    <t>Afanasiev Vasya</t>
   </si>
   <si>
-    <t>Сергеев Артемий</t>
+    <t>Sergeev Artemiy</t>
   </si>
   <si>
-    <t>Волков Максим</t>
+    <t>Volkov Maksim</t>
   </si>
   <si>
-    <t>Черкашин Роман</t>
+    <t>Cherkashin Roman</t>
   </si>
   <si>
-    <t>Рогулин Александр</t>
+    <t>Alexandr Rogulin</t>
   </si>
   <si>
-    <t>Балмышев Максим</t>
+    <t>Balmyshev Maksim</t>
   </si>
   <si>
-    <t>Кошелев Анатолий</t>
+    <t>Koshelev Anatolij</t>
   </si>
   <si>
-    <t>Кардашин Николай</t>
+    <t>Kardashin Nikolai</t>
   </si>
   <si>
-    <t>Черёмин Дмиртий</t>
+    <t>Cheryomin Dmitry</t>
   </si>
   <si>
-    <t>Меледин Олег</t>
+    <t>Meledin Oleg</t>
   </si>
   <si>
-    <t>Гулевич Павел</t>
+    <t>Gulevich Pavel</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Нягань</t>
+    <t>Nyagan</t>
   </si>
   <si>
-    <t>Ош</t>
+    <t>Osh</t>
   </si>
   <si>
-    <t>Майлуу-Суу</t>
+    <t>Mailuu-Suu</t>
   </si>
   <si>
-    <t>посёлок Унъюган</t>
+    <t>posyolok gorodskogo tipa Oktyabrskoye</t>
   </si>
   <si>
-    <t>Чебоксары</t>
+    <t>posyolok Unyugan</t>
   </si>
   <si>
-    <t>посёлок городского типа Коммунистический</t>
+    <t>Cheboksary</t>
   </si>
   <si>
-    <t>посёлок городского типа Октябрьское</t>
+    <t>posyolok gorodskogo tipa Kommunisticheskiy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -725,117 +725,117 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="8">
         <v>1991</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="8">
-        <v>1974</v>
+        <v>1989</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="8">
-        <v>1994</v>
+        <v>1974</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="8">
-        <v>1985</v>
+        <v>1994</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="8">
-        <v>1989</v>
+        <v>1985</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8">
         <v>9</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="8">
         <v>1982</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
@@ -851,51 +851,51 @@
       </c>
       <c r="D17" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8">
         <v>11</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="8">
         <v>1994</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8">
         <v>12</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="8">
         <v>1983</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
@@ -1011,101 +1011,101 @@
       </c>
       <c r="D25" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8">
         <v>19</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="8">
         <v>1972</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8"/>
       <c r="B27" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="8">
         <v>1993</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="10"/>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="10"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="10"/>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="7" t="s">
         <v>32</v>
       </c>