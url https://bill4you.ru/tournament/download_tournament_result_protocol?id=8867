--- v1 (2026-01-29)
+++ v2 (2026-08-28)
@@ -20,213 +20,213 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>ФБС Хабаровского края</t>
   </si>
   <si>
     <t xml:space="preserve">Чемпионат ДФО среди мужчин </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>24.10.2025, "Спортивный клуб бильярда", Россия, Хабаровский край, Хабаровск, Амурский б-р,  43</t>
+    <t>24.10.2025, "Спортивный клуб бильярда", Russian Federation, Khabarovsk Territory, Khabarovsk, Амурский б-р,  43</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Мишатин Константин</t>
+    <t>Mishatin Konstantin</t>
   </si>
   <si>
-    <t>Эверстов Алексей</t>
+    <t>Everstov Aleksey</t>
   </si>
   <si>
-    <t>Юртаев Александр</t>
+    <t>Yurtaev Aleksandr</t>
   </si>
   <si>
-    <t>Юртаев Сергей</t>
+    <t>Yurtaev Sergey</t>
   </si>
   <si>
-    <t>Доржиев Булат</t>
+    <t>Dorzhiev Bulat</t>
   </si>
   <si>
-    <t>Ким Евгений</t>
+    <t>Kim Evgenij</t>
   </si>
   <si>
-    <t>Пак Вадим</t>
+    <t>Pak Vadim</t>
   </si>
   <si>
-    <t>Пешеходько Андрей</t>
+    <t>Peshehodko Andrey</t>
   </si>
   <si>
-    <t>Горбачев Егор</t>
+    <t>Gorbachev Egor</t>
   </si>
   <si>
-    <t>Кузнецов Виталий</t>
+    <t>Kuznecov Vitaliy</t>
   </si>
   <si>
-    <t>Лябук Марк</t>
+    <t>Lyabuk Mark</t>
   </si>
   <si>
-    <t>Присяжнюк Владимир</t>
+    <t>Prisyazhnyuk Vladimir</t>
   </si>
   <si>
-    <t>Данилин Александр</t>
+    <t>Danilin Aleksandr</t>
   </si>
   <si>
-    <t>Комаров Александр</t>
+    <t>Komarov Aleksandr</t>
   </si>
   <si>
-    <t>Кравченко Евгений</t>
+    <t>Kravchenko Evgeniy</t>
   </si>
   <si>
-    <t>Малько Андрей</t>
+    <t>Malko Andrey</t>
   </si>
   <si>
-    <t>Волынец Артем</t>
+    <t>Dubejkovskij Nikita</t>
   </si>
   <si>
-    <t>Дубейковский Никита</t>
+    <t>Kataev Georgiy</t>
   </si>
   <si>
-    <t>Катаев Георгий</t>
+    <t>Kotukov Maksim</t>
   </si>
   <si>
-    <t>Котуков Максим</t>
+    <t>Li Denis</t>
   </si>
   <si>
-    <t>Ли Денис</t>
+    <t>Mysak Dmitriy</t>
   </si>
   <si>
-    <t>Мысак Дмитрий</t>
+    <t>Neff Matvey</t>
   </si>
   <si>
-    <t>Нефф Матвей</t>
+    <t>Rajavaliev Shavkat</t>
   </si>
   <si>
-    <t>Ражавалиев Шавкат</t>
+    <t>Volynec Artem</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Янцевич Сергей</t>
+    <t>Yancevich Sergey</t>
   </si>
   <si>
-    <t>Соседов Станислав</t>
+    <t>Sosedov Stanislav</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Хабаровск</t>
+    <t>Khabarovsk</t>
   </si>
   <si>
-    <t>Верхоянск</t>
+    <t>Verkhoyansk</t>
   </si>
   <si>
-    <t>Улан-Удэ</t>
+    <t>Ulan-Ude</t>
   </si>
   <si>
-    <t>Южно-Сахалинск</t>
+    <t>Yuzhno-Sakhalinsk</t>
   </si>
   <si>
-    <t>Биробиджан</t>
+    <t>Birobidzhan</t>
   </si>
   <si>
-    <t>Благовещенск</t>
+    <t>Blagoveshchensk</t>
   </si>
   <si>
-    <t>Комсомольск-на-Амуре</t>
+    <t>Komsomolsk-on-Amur</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1007,197 +1007,197 @@
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>1974</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
-        <v>1987</v>
+        <v>2007</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>2007</v>
+        <v>1968</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1968</v>
+        <v>1990</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>1990</v>
+        <v>1988</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>1988</v>
+        <v>2010</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
         <v>2010</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
-        <v>2010</v>
+        <v>1992</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
-        <v>1992</v>
+        <v>1987</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="10"/>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="10"/>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="1"/>
     </row>