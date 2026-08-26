--- v0 (2025-12-08)
+++ v1 (2026-08-26)
@@ -77,57 +77,57 @@
   <si>
     <t>Афиногенов Илья</t>
   </si>
   <si>
     <t>Савельев Илья</t>
   </si>
   <si>
     <t>Литвинов Андрей</t>
   </si>
   <si>
     <t>Мирзажанов Сардор</t>
   </si>
   <si>
     <t>Ким Эрнест</t>
   </si>
   <si>
     <t>Кузнецов Сергей</t>
   </si>
   <si>
     <t>Арсеньев Юрий</t>
   </si>
   <si>
     <t>Лагуткин Александр</t>
   </si>
   <si>
+    <t>Цой Юрий</t>
+  </si>
+  <si>
     <t>Шестеров Александр</t>
   </si>
   <si>
     <t>Шхагошев Заур</t>
-  </si>
-[...1 lines deleted...]
-    <t>Юрий Цой</t>
   </si>
   <si>
     <t>Яковлев Игорь</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Москва</t>
   </si>
@@ -771,90 +771,90 @@
         <v>7</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
         <v>1961</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="C16" s="8"/>
+      <c r="C16" s="8">
+        <v>1973</v>
+      </c>
       <c r="D16" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="C17" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C17" s="8"/>
       <c r="D17" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
-        <v>1973</v>
+        <v>1977</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
         <v>1961</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E19" s="9" t="s">