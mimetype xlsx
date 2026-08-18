--- v1 (2026-03-15)
+++ v2 (2026-08-18)
@@ -155,54 +155,54 @@
   <si>
     <t>Кузьмин Дмитрий</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>1р</t>
+    <t>2р</t>
   </si>
   <si>
-    <t>2р</t>
+    <t>1р</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Рязань</t>
   </si>
   <si>
     <t>Москва</t>
   </si>
   <si>
     <t>Тамбов</t>
   </si>
   <si>
     <t>Раменское</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
@@ -821,51 +821,51 @@
       </c>
       <c r="C14" s="8">
         <v>2011</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
         <v>2010</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>2012</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F16" s="1"/>
@@ -881,51 +881,51 @@
       </c>
       <c r="C17" s="8">
         <v>2008</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>2012</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>2011</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F19" s="1"/>
@@ -941,91 +941,91 @@
       </c>
       <c r="C20" s="8">
         <v>2010</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
         <v>2012</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
         <v>2011</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>2011</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>2009</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F24" s="1"/>
@@ -1041,51 +1041,51 @@
       </c>
       <c r="C25" s="8">
         <v>2007</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
         <v>2011</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
         <v>2012</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F27" s="1"/>
@@ -1121,51 +1121,51 @@
       </c>
       <c r="C29" s="8">
         <v>2009</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
         <v>2012</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
         <v>2012</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F31" s="1"/>