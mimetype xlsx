--- v1 (2026-02-04)
+++ v2 (2026-05-13)
@@ -356,51 +356,51 @@
   <si>
     <t>Сотников Демид</t>
   </si>
   <si>
     <t>Тишунин Сергей</t>
   </si>
   <si>
     <t>Тугов Андрей</t>
   </si>
   <si>
     <t>Чебоксаров Матвей</t>
   </si>
   <si>
     <t>Чурдалёв Евгений</t>
   </si>
   <si>
     <t>Юртаев Руслан</t>
   </si>
   <si>
     <t>Акимов Артем</t>
   </si>
   <si>
     <t>Алесс Егор</t>
   </si>
   <si>
-    <t>Виноградов Артем</t>
+    <t>Виноградов Артëм</t>
   </si>
   <si>
     <t>Горбатков Владимир</t>
   </si>
   <si>
     <t>Дмитриев Корней</t>
   </si>
   <si>
     <t>Ефремов Дмитрий</t>
   </si>
   <si>
     <t>Жданов Олег</t>
   </si>
   <si>
     <t>Захаров Фёдор</t>
   </si>
   <si>
     <t>Куркатов Мирон</t>
   </si>
   <si>
     <t>Левин Иван</t>
   </si>
   <si>
     <t>Левин Михаил</t>
   </si>
@@ -1042,51 +1042,51 @@
       </c>
       <c r="C9" s="8">
         <v>2011</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>133</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>141</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="8">
         <v>2010</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>142</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="8">
         <v>2012</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>132</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>143</v>
       </c>
       <c r="F11" s="1"/>
@@ -2699,51 +2699,51 @@
       </c>
       <c r="B92" s="9" t="s">
         <v>100</v>
       </c>
       <c r="C92" s="8">
         <v>2010</v>
       </c>
       <c r="D92" s="8" t="s">
         <v>136</v>
       </c>
       <c r="E92" s="9" t="s">
         <v>147</v>
       </c>
       <c r="F92" s="1"/>
       <c r="G92" s="1"/>
       <c r="H92" s="1"/>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C93" s="8">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="D93" s="8" t="s">
         <v>135</v>
       </c>
       <c r="E93" s="9" t="s">
         <v>155</v>
       </c>
       <c r="F93" s="1"/>
       <c r="G93" s="1"/>
       <c r="H93" s="1"/>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>102</v>
       </c>
       <c r="C94" s="8">
         <v>2012</v>
       </c>
       <c r="D94" s="8" t="s">
         <v>135</v>
       </c>
       <c r="E94" s="9" t="s">