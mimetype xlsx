--- v2 (2026-05-13)
+++ v3 (2026-06-28)
@@ -1642,51 +1642,51 @@
       </c>
       <c r="C39" s="8">
         <v>2014</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>134</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="8">
         <v>2010</v>
       </c>
       <c r="D40" s="8" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>143</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C41" s="8">
         <v>2011</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>135</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>155</v>
       </c>
       <c r="F41" s="1"/>
@@ -2262,51 +2262,51 @@
       </c>
       <c r="C70" s="8">
         <v>2011</v>
       </c>
       <c r="D70" s="8" t="s">
         <v>136</v>
       </c>
       <c r="E70" s="9" t="s">
         <v>147</v>
       </c>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C71" s="8">
         <v>2010</v>
       </c>
       <c r="D71" s="8" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="E71" s="9" t="s">
         <v>155</v>
       </c>
       <c r="F71" s="1"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C72" s="8">
         <v>2018</v>
       </c>
       <c r="D72" s="8" t="s">
         <v>135</v>
       </c>
       <c r="E72" s="9" t="s">
         <v>153</v>
       </c>
       <c r="F72" s="1"/>
@@ -2705,51 +2705,51 @@
       </c>
       <c r="D92" s="8" t="s">
         <v>136</v>
       </c>
       <c r="E92" s="9" t="s">
         <v>147</v>
       </c>
       <c r="F92" s="1"/>
       <c r="G92" s="1"/>
       <c r="H92" s="1"/>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C93" s="8">
         <v>2007</v>
       </c>
       <c r="D93" s="8" t="s">
         <v>135</v>
       </c>
       <c r="E93" s="9" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="F93" s="1"/>
       <c r="G93" s="1"/>
       <c r="H93" s="1"/>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>102</v>
       </c>
       <c r="C94" s="8">
         <v>2012</v>
       </c>
       <c r="D94" s="8" t="s">
         <v>135</v>
       </c>
       <c r="E94" s="9" t="s">
         <v>144</v>
       </c>
       <c r="F94" s="1"/>
       <c r="G94" s="1"/>
       <c r="H94" s="1"/>
     </row>