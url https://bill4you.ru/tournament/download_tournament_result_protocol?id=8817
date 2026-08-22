--- v0 (2025-12-28)
+++ v1 (2026-08-22)
@@ -20,174 +20,174 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>БК "Мега", г. Ижевск</t>
   </si>
   <si>
     <t>Девятый этап открытого кубка Удмуртской Республики 2025</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>25.10.2025, БК "Мега", г. Ижевск, Россия, Удмуртская Республика, Ижевск, ул. 10 лет октября,  34</t>
+    <t>25.10.2025, БК "Мега", г. Ижевск, Russian Federation, Udmurtian Republic, Izhevsk, ул. 10 лет октября,  34</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 21</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Кузнецов Александр</t>
+    <t>Kuznetsov Aleksandr</t>
   </si>
   <si>
-    <t>Старчиков Сергей</t>
+    <t>Starchikov Sergey</t>
   </si>
   <si>
-    <t>Мухгалина Елена</t>
+    <t>Chertkov Aleksandr</t>
   </si>
   <si>
-    <t>Чертков Александр</t>
+    <t>Muhgalina Elena</t>
   </si>
   <si>
-    <t>Абдулазизов Шукриддин</t>
+    <t>Abdulazizov Shukriddin</t>
   </si>
   <si>
-    <t>Александров Дмитрий</t>
+    <t>Aleksandrov Dmitriy</t>
   </si>
   <si>
-    <t>Сосновский Константин</t>
+    <t>Sosnovskiy Konstantin</t>
   </si>
   <si>
-    <t>Юрков Иван</t>
+    <t>Yurkov Ivan</t>
   </si>
   <si>
-    <t>Ильин Антон</t>
+    <t>Ilin Anton</t>
   </si>
   <si>
-    <t>Кодиров Илхомжон</t>
+    <t>Kodirov Ilhom</t>
   </si>
   <si>
-    <t>Мацулевич Константин</t>
+    <t>Maculevich Konstantin</t>
   </si>
   <si>
-    <t>Шагалов Иван</t>
+    <t>Shagalov Ivan</t>
   </si>
   <si>
-    <t>Григорьев Дмитрий</t>
+    <t>Chuhlancev Evgeny</t>
   </si>
   <si>
-    <t>Сотников Артем</t>
+    <t>Grigorev Dmitriy</t>
   </si>
   <si>
-    <t>Харьковский Максим</t>
+    <t>Harkovskiy Maksim</t>
   </si>
   <si>
-    <t>Чухланцев Евгений</t>
+    <t>Sotnikov Artem</t>
   </si>
   <si>
-    <t>Алабужев Евгений</t>
+    <t>alabuzhev evgenyi</t>
   </si>
   <si>
-    <t>Жевлаков Александр</t>
+    <t>Museev Ilyas</t>
   </si>
   <si>
-    <t>Мусеев Ильяс</t>
+    <t>Osincev Maksim</t>
   </si>
   <si>
-    <t>Осинцев Максим</t>
+    <t>Poleha Andrey</t>
   </si>
   <si>
-    <t>Полеха Андрей</t>
+    <t>Zhevlakov Aleksandr</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Удмуртская Республика</t>
+    <t>Udmurtian Republic</t>
   </si>
   <si>
-    <t>Пермский край</t>
+    <t>Perm Territory</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -688,77 +688,77 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8">
         <v>1979</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
-        <v>1983</v>
+        <v>1982</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>1989</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
@@ -888,211 +888,211 @@
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>1998</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>1967</v>
+        <v>1980</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>1984</v>
+        <v>1967</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
         <v>1991</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1980</v>
+        <v>1984</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1987</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>1957</v>
+        <v>1945</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1945</v>
+        <v>1988</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>1988</v>
+        <v>1973</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>1973</v>
+        <v>1957</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="10"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="10"/>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>