--- v1 (2025-12-08)
+++ v2 (2026-05-02)
@@ -56,51 +56,51 @@
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 18</t>
   </si>
   <si>
     <t>Главный судья</t>
   </si>
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
-    <t>Подерин Федор</t>
+    <t>Подерин Фёдор</t>
   </si>
   <si>
     <t>Губко Александр</t>
   </si>
   <si>
     <t>Смирнов Михаил</t>
   </si>
   <si>
     <t>Фролов Денис</t>
   </si>
   <si>
     <t>Ереклинцев Алексей</t>
   </si>
   <si>
     <t>Петров Леонид</t>
   </si>
   <si>
     <t>Слепченков Фёдор</t>
   </si>
   <si>
     <t>Угай Дмитрий</t>
   </si>
   <si>
     <t>Герасимов Антон</t>
   </si>
@@ -871,51 +871,53 @@
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>1977</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="C19" s="8"/>
+      <c r="C19" s="8">
+        <v>1985</v>
+      </c>
       <c r="D19" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1957</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>43</v>