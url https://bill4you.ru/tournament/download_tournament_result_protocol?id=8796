--- v2 (2026-05-02)
+++ v3 (2026-08-26)
@@ -20,180 +20,180 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Пермская городская федерация бильярдного спорта</t>
   </si>
   <si>
     <t>Кубок Урала / Седьмой этап / 2025</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>19.10.2025, БК "Золотой кий", Россия, Челябинская область, Челябинск, ул. Орджоникидзе,  64</t>
+    <t>19.10.2025, БК "Золотой кий", Russian Federation, Chelyabinsk Region, Chelyabinsk, ул. Орджоникидзе,  64</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 18</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Подерин Фёдор</t>
+    <t>Poderin Fedor</t>
   </si>
   <si>
-    <t>Губко Александр</t>
+    <t>Goubko Alexander</t>
   </si>
   <si>
-    <t>Смирнов Михаил</t>
+    <t>Frolov Denis</t>
   </si>
   <si>
-    <t>Фролов Денис</t>
+    <t>Smirnov Mihail</t>
   </si>
   <si>
-    <t>Ереклинцев Алексей</t>
+    <t>Ereklintsev Aleksei</t>
   </si>
   <si>
-    <t>Петров Леонид</t>
+    <t>Petrov Leonid</t>
   </si>
   <si>
-    <t>Слепченков Фёдор</t>
+    <t>Slepchenkov Fedor</t>
   </si>
   <si>
-    <t>Угай Дмитрий</t>
+    <t>Ugaii Dmitrii</t>
   </si>
   <si>
-    <t>Герасимов Антон</t>
+    <t>Delidov Gleb</t>
   </si>
   <si>
-    <t>Делидов Глеб</t>
+    <t>Gerasimov Anton</t>
   </si>
   <si>
-    <t>Королев Дмитрий</t>
+    <t>Korolev Dmitriy</t>
   </si>
   <si>
-    <t>Слепченков Илья</t>
+    <t>Slepchenkov Ilia</t>
   </si>
   <si>
-    <t>Гладков Сергей</t>
+    <t>Gladkov Sergey</t>
   </si>
   <si>
-    <t>Гладкова Наталья</t>
+    <t>Gladkova Natalya</t>
   </si>
   <si>
-    <t>Казак Кирилл</t>
+    <t>Kazak Kirill</t>
   </si>
   <si>
-    <t>Первушина Наталья</t>
+    <t>Pervushina Natalya</t>
   </si>
   <si>
-    <t>Бастрыкин Иван</t>
+    <t>Bastrykin Ivan</t>
   </si>
   <si>
-    <t>Пронин Максим</t>
+    <t>Pronin Maxim</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Нечаева Анастасия</t>
+    <t>Nechaeva Anastasia</t>
   </si>
   <si>
-    <t>Слободянюк Алиса</t>
+    <t>Slobodanuk Alisa</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Екатеринбург</t>
+    <t>Yekaterinburg</t>
   </si>
   <si>
-    <t>Миасс</t>
+    <t>Miass</t>
   </si>
   <si>
-    <t>Челябинск</t>
+    <t>Chelyabinsk</t>
   </si>
   <si>
-    <t>Тюмень</t>
+    <t>Tyumen</t>
   </si>
   <si>
-    <t>Пермь</t>
+    <t>Perm</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -693,76 +693,76 @@
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8">
         <v>1984</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="8"/>
+      <c r="C10" s="8">
+        <v>1984</v>
+      </c>
       <c r="D10" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="C11" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C11" s="8"/>
       <c r="D11" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>1974</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
@@ -812,97 +812,97 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
         <v>1980</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
-        <v>1994</v>
+        <v>2013</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>2013</v>
+        <v>1994</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>1977</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>1985</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
@@ -989,51 +989,53 @@
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="C25" s="8"/>
+      <c r="C25" s="8">
+        <v>1983</v>
+      </c>
       <c r="D25" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="10"/>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="10"/>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>