--- v0 (2025-10-22)
+++ v1 (2026-08-27)
@@ -20,234 +20,234 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>БК "ДОСТАР"</t>
   </si>
   <si>
     <t>Турнир выходного дня 19.10.2025</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>19.10.2025, БК "ДОСТАР", Казахстан, Карагандинская область, Караганда, Республики Казахстан,  город Караганды,  проспект Шахтеров 2/1</t>
+    <t>19.10.2025, БК "ДОСТАР", Kazakhstan, Qaraǵandy oblysy, Karagandy, Республики Казахстан,  город Караганды,  проспект Шахтеров 2/1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 38</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Темирбекулы Бауыржан</t>
+    <t>Temirbekuly Bauyrzhan</t>
   </si>
   <si>
-    <t>Пак Владимир</t>
+    <t>Pak Vladimir</t>
   </si>
   <si>
-    <t>Казбеков Берикжан</t>
+    <t>Kazbekov Berik</t>
   </si>
   <si>
-    <t>Кинжигазиев Айдос</t>
+    <t>Kinzhigaziev Aydos</t>
   </si>
   <si>
-    <t>Адильбеков Диас</t>
+    <t>Adilbekov Dias</t>
   </si>
   <si>
-    <t>Атаев Талгат</t>
+    <t>Ataev Talgat</t>
   </si>
   <si>
-    <t>Мухаметкарим Жаксылык</t>
+    <t>Muhametkarim Zhaksylyk</t>
   </si>
   <si>
-    <t>Сейкимбаев Бауржан</t>
+    <t>Seykimbaev Baurzhan</t>
   </si>
   <si>
-    <t>Климахин Вячеслав</t>
+    <t>Klimahin Vyacheslav</t>
   </si>
   <si>
-    <t>Мусабеков Оразалы</t>
+    <t>Musabekov Orazaly</t>
   </si>
   <si>
-    <t>Оспанов Канат</t>
+    <t>Ospanov Kanat</t>
   </si>
   <si>
-    <t>Прокопив Иван</t>
+    <t>Prokopiv Ivan</t>
   </si>
   <si>
-    <t>Жилкибаев Ельжан</t>
+    <t>Kairbekov Kazbek</t>
   </si>
   <si>
-    <t>Каирбеков Казбек</t>
+    <t>Kim Aleksandr</t>
   </si>
   <si>
-    <t>Ким Александр</t>
+    <t>Sagiyev Ruslan</t>
   </si>
   <si>
-    <t>Сагиев Руслан</t>
+    <t>Zhilkibaev Elzhan</t>
   </si>
   <si>
-    <t>Абдуллаев Фарух</t>
+    <t>Abdullaev Faruh</t>
   </si>
   <si>
-    <t>Алимжанов Кадырбек</t>
+    <t>Alimzhanov Kadyrbek</t>
   </si>
   <si>
-    <t>Досаев Мырзабай</t>
+    <t>Dosaev Myrzabay</t>
   </si>
   <si>
-    <t>Жумагулов Рустем</t>
+    <t>Lagutin Sergey</t>
   </si>
   <si>
-    <t>Лагутин Сергей</t>
+    <t>Mastulov Suhrob</t>
   </si>
   <si>
-    <t>Мастулов Сухроб</t>
+    <t>Psheluckiy Roman</t>
   </si>
   <si>
-    <t>Пшелуцкий Роман</t>
+    <t>Toirov Ahtam</t>
   </si>
   <si>
-    <t>Тоиров Ахтам</t>
+    <t>Zhumagulov Rustem</t>
   </si>
   <si>
-    <t>Абжалбек Уулу</t>
+    <t>Abzhalbek Uulu</t>
   </si>
   <si>
-    <t>Берик Турманов</t>
+    <t>Berik Turmanov</t>
   </si>
   <si>
-    <t>Калиев Расул</t>
+    <t>Kaliev Rasul</t>
   </si>
   <si>
-    <t>Мамадияров Бекжан</t>
+    <t>Mamadiyarov Bekzhan</t>
   </si>
   <si>
-    <t>Мухамбеталиев Махамбет</t>
+    <t>Mukhambetaliev Mahambet</t>
   </si>
   <si>
-    <t>Палмахов Мурат</t>
+    <t>Palmahov Murat</t>
   </si>
   <si>
-    <t>Синеоков Сергей</t>
+    <t>Sineokov Sergey</t>
   </si>
   <si>
-    <t>Смагулов Нурлан</t>
+    <t>Smagulov Nurlan</t>
   </si>
   <si>
-    <t>Гиниятуллин Ринат</t>
+    <t>Giniyatullin Rinat</t>
   </si>
   <si>
-    <t>Жунусов Актилек</t>
+    <t>Hloponin Andrey</t>
   </si>
   <si>
-    <t>Кумаров Тимур</t>
+    <t>Kumarov Timur</t>
   </si>
   <si>
-    <t>Узбеков Нурбол</t>
+    <t>Scherbakov Arkadiy</t>
   </si>
   <si>
-    <t>Хлопонин Андрей</t>
+    <t>Uzbekov Nurbol</t>
   </si>
   <si>
-    <t>Щербаков Аркадий</t>
+    <t>Zhunusov Aktilek</t>
   </si>
   <si>
-    <t>Кенжегарин Рашид</t>
+    <t>Kenzhegarin Rashid</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
   <si>
-    <t>Кыргызстан</t>
+    <t>Kyrgyzstan</t>
   </si>
   <si>
-    <t>Таджикистан</t>
+    <t>Tajikistan</t>
   </si>
   <si>
-    <t>Узбекистан</t>
+    <t>Uzbekistan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -948,111 +948,111 @@
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="8">
         <v>1990</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8">
-        <v>1996</v>
+        <v>1984</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="8">
-        <v>1984</v>
+        <v>1961</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="8">
-        <v>1961</v>
+        <v>1984</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8">
-        <v>1984</v>
+        <v>1996</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8">
         <v>2004</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E24" s="9" t="s">
@@ -1086,137 +1086,137 @@
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="8">
         <v>1973</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="8">
-        <v>1991</v>
+        <v>1965</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C28" s="8">
-        <v>1964</v>
+        <v>1982</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C29" s="8">
-        <v>1982</v>
+        <v>1979</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="8">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="8">
-        <v>1980</v>
+        <v>1991</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8">
         <v>1990</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
@@ -1364,130 +1364,130 @@
       </c>
       <c r="B40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="8">
         <v>1981</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C41" s="8">
-        <v>1992</v>
+        <v>1959</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C42" s="8">
         <v>1995</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="C43" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C43" s="8"/>
       <c r="D43" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="8">
-        <v>1959</v>
+        <v>1982</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="C45" s="8"/>
+      <c r="C45" s="8">
+        <v>1992</v>
+      </c>
       <c r="D45" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8">
         <v>49</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C46" s="8"/>
       <c r="D46" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F46" s="1"/>