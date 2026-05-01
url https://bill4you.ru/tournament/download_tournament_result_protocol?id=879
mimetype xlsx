--- v1 (2025-12-27)
+++ v2 (2026-05-01)
@@ -2310,51 +2310,51 @@
       </c>
       <c r="C79" s="8">
         <v>2006</v>
       </c>
       <c r="D79" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E79" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F79" s="1"/>
       <c r="G79" s="1"/>
       <c r="H79" s="1"/>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>88</v>
       </c>
       <c r="C80" s="8">
         <v>2007</v>
       </c>
       <c r="D80" s="8" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="E80" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F80" s="1"/>
       <c r="G80" s="1"/>
       <c r="H80" s="1"/>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C81" s="8">
         <v>2005</v>
       </c>
       <c r="D81" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E81" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F81" s="1"/>