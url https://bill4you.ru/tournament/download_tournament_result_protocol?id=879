--- v2 (2026-05-01)
+++ v3 (2026-07-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>Московский Союз Бильярдного Спорта</t>
   </si>
   <si>
     <t>XVI Турнир «Кубок Кремля» Пул 10 (мужчины и женщины)</t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
     <t>22.08.2022, Дворец спорта "Лужники", Россия, Москва, ул. Лужники,  д 24,  стр. 2</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
@@ -357,50 +357,53 @@
     <t>МСМК</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>ЗМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>Страна</t>
   </si>
   <si>
     <t>Россия</t>
+  </si>
+  <si>
+    <t>Израиль</t>
   </si>
   <si>
     <t>Беларусь</t>
   </si>
   <si>
     <t>Республика Корея</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
@@ -1053,51 +1056,51 @@
       </c>
       <c r="D16" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="8">
         <v>1976</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="8">
         <v>2000</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
@@ -1113,51 +1116,51 @@
       </c>
       <c r="D19" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8">
         <v>2004</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="8">
         <v>1993</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>106</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
@@ -1353,91 +1356,91 @@
       </c>
       <c r="D31" s="8" t="s">
         <v>109</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8">
         <v>2001</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E32" s="9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="8">
         <v>1989</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="8">
         <v>2003</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C35" s="8">
         <v>2001</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
@@ -1493,131 +1496,131 @@
       </c>
       <c r="D38" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C39" s="8">
         <v>2001</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="8">
         <v>2005</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C41" s="8">
         <v>2011</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C42" s="8">
         <v>2003</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="8">
         <v>2007</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="8">
         <v>1974</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>109</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
@@ -1893,51 +1896,51 @@
       </c>
       <c r="D58" s="8" t="s">
         <v>111</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C59" s="8">
         <v>1988</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>112</v>
       </c>
       <c r="E59" s="9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C60" s="8">
         <v>2012</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>112</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
@@ -2133,71 +2136,71 @@
       </c>
       <c r="D70" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E70" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C71" s="8">
         <v>2010</v>
       </c>
       <c r="D71" s="8" t="s">
         <v>112</v>
       </c>
       <c r="E71" s="9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F71" s="1"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C72" s="8">
         <v>2009</v>
       </c>
       <c r="D72" s="8" t="s">
         <v>112</v>
       </c>
       <c r="E72" s="9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F72" s="1"/>
       <c r="G72" s="1"/>
       <c r="H72" s="1"/>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C73" s="8">
         <v>1991</v>
       </c>
       <c r="D73" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E73" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F73" s="1"/>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
     </row>
@@ -2253,111 +2256,111 @@
       </c>
       <c r="D76" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E76" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F76" s="1"/>
       <c r="G76" s="1"/>
       <c r="H76" s="1"/>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>85</v>
       </c>
       <c r="C77" s="8">
         <v>2003</v>
       </c>
       <c r="D77" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E77" s="9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F77" s="1"/>
       <c r="G77" s="1"/>
       <c r="H77" s="1"/>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C78" s="8">
         <v>2007</v>
       </c>
       <c r="D78" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E78" s="9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F78" s="1"/>
       <c r="G78" s="1"/>
       <c r="H78" s="1"/>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>87</v>
       </c>
       <c r="C79" s="8">
         <v>2006</v>
       </c>
       <c r="D79" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E79" s="9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F79" s="1"/>
       <c r="G79" s="1"/>
       <c r="H79" s="1"/>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>88</v>
       </c>
       <c r="C80" s="8">
         <v>2007</v>
       </c>
       <c r="D80" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E80" s="9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F80" s="1"/>
       <c r="G80" s="1"/>
       <c r="H80" s="1"/>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C81" s="8">
         <v>2005</v>
       </c>
       <c r="D81" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E81" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F81" s="1"/>
       <c r="G81" s="1"/>
       <c r="H81" s="1"/>
     </row>
@@ -2393,51 +2396,51 @@
       </c>
       <c r="D83" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E83" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F83" s="1"/>
       <c r="G83" s="1"/>
       <c r="H83" s="1"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C84" s="8">
         <v>2013</v>
       </c>
       <c r="D84" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E84" s="9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F84" s="1"/>
       <c r="G84" s="1"/>
       <c r="H84" s="1"/>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>93</v>
       </c>
       <c r="C85" s="8">
         <v>2009</v>
       </c>
       <c r="D85" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E85" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F85" s="1"/>
       <c r="G85" s="1"/>
       <c r="H85" s="1"/>
     </row>
@@ -2533,71 +2536,71 @@
       </c>
       <c r="D90" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E90" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F90" s="1"/>
       <c r="G90" s="1"/>
       <c r="H90" s="1"/>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>99</v>
       </c>
       <c r="C91" s="8">
         <v>2007</v>
       </c>
       <c r="D91" s="8" t="s">
         <v>112</v>
       </c>
       <c r="E91" s="9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F91" s="1"/>
       <c r="G91" s="1"/>
       <c r="H91" s="1"/>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>100</v>
       </c>
       <c r="C92" s="8">
         <v>2007</v>
       </c>
       <c r="D92" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E92" s="9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F92" s="1"/>
       <c r="G92" s="1"/>
       <c r="H92" s="1"/>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="8"/>
       <c r="B93" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C93" s="8">
         <v>2002</v>
       </c>
       <c r="D93" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E93" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F93" s="1"/>
       <c r="G93" s="1"/>
       <c r="H93" s="1"/>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="10"/>