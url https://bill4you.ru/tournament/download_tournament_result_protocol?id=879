--- v3 (2026-07-24)
+++ v4 (2026-09-08)
@@ -12,404 +12,401 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Московский Союз Бильярдного Спорта</t>
   </si>
   <si>
     <t>XVI Турнир «Кубок Кремля» Пул 10 (мужчины и женщины)</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>22.08.2022, Дворец спорта "Лужники", Россия, Москва, ул. Лужники,  д 24,  стр. 2</t>
+    <t>22.08.2022, Дворец спорта "Лужники", Russian Federation, Moscow, ул. Лужники,  д 24,  стр. 2</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 47</t>
   </si>
   <si>
     <t>49 - 64</t>
   </si>
   <si>
     <t>65 - 86</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Луцкер Сергей</t>
+    <t>Lucker Sergey</t>
   </si>
   <si>
-    <t>Степанов Константин</t>
+    <t>Stepanov Konstantin</t>
   </si>
   <si>
-    <t>Новоселов Михаил</t>
+    <t>Novoselov Mihail</t>
   </si>
   <si>
-    <t>Соколов Егор</t>
+    <t>Sokolov Egor</t>
   </si>
   <si>
-    <t>Гришин Роман</t>
+    <t>Grisin Roman</t>
   </si>
   <si>
-    <t>Золотилов Константин</t>
+    <t>Kovalerchik Arseniy</t>
   </si>
   <si>
-    <t>Ковалерчик Арсений</t>
+    <t>Lukin Artem</t>
   </si>
   <si>
-    <t>Лукин Артем</t>
+    <t>Zolotilov Konstantin</t>
   </si>
   <si>
-    <t>Абрамов Иосиф</t>
+    <t>Abramov Iosif</t>
   </si>
   <si>
-    <t>Корнеев Евгений</t>
+    <t>Korneev Evgenij</t>
   </si>
   <si>
-    <t>Матвиенко Владимир</t>
+    <t>Matvienko Vladimir</t>
   </si>
   <si>
-    <t>Михайлов Леонид</t>
+    <t>Mihajlov Leonid</t>
   </si>
   <si>
-    <t>Полуян Никита</t>
+    <t>Poluan Nikita</t>
   </si>
   <si>
-    <t>Сиротина Дарья</t>
+    <t>Serbakov Vadim</t>
   </si>
   <si>
-    <t>Шалагин Максим</t>
+    <t>Shalagin Maxim</t>
   </si>
   <si>
-    <t>Щербаков Вадим</t>
+    <t>Sirotina Dar'a</t>
   </si>
   <si>
-    <t>(! удалить) Каковский Иван</t>
+    <t>(! Udalit') Kakovskij Ivan</t>
   </si>
   <si>
-    <t>Буслаев Евгений</t>
+    <t>Buslaev Evgeniy</t>
   </si>
   <si>
-    <t>Демьянов Сергей</t>
+    <t>Chernyshov Aleksandr</t>
   </si>
   <si>
-    <t>Дзускаева Александра</t>
+    <t>Dem'anov Sergej</t>
   </si>
   <si>
-    <t>Журавлев Александр</t>
+    <t>Dzuskaeva Aleksandra</t>
   </si>
   <si>
-    <t>Конский Егор</t>
+    <t>Hajrullin Il'as</t>
   </si>
   <si>
-    <t>Королев Максим</t>
+    <t>Hestanov Alan</t>
   </si>
   <si>
-    <t>Котов Михаил</t>
+    <t>Konskij Egor</t>
   </si>
   <si>
-    <t>Парубец Егор</t>
+    <t>Korolev Maksim</t>
   </si>
   <si>
-    <t>Пелюх Борис</t>
+    <t>Kotov Mihail</t>
   </si>
   <si>
-    <t>Ремез Алексей</t>
+    <t>Parubec Egor</t>
   </si>
   <si>
-    <t>Терехов Михаил</t>
+    <t>Peluh Boris</t>
   </si>
   <si>
-    <t>Хайруллин Ильяс</t>
+    <t>Remez Aleksey</t>
   </si>
   <si>
-    <t>Хестанов Алан</t>
+    <t>Shopik Vladislav</t>
   </si>
   <si>
-    <t>Чернышов Александр</t>
+    <t>Terehov Mihail</t>
   </si>
   <si>
-    <t>Шопик Владислав</t>
+    <t>Zuravlev Aleksandr</t>
   </si>
   <si>
-    <t>Балакан Мария</t>
+    <t>Balakan Mariia</t>
   </si>
   <si>
-    <t>Гуласян Роберт</t>
+    <t>Chinahov Ruslan</t>
   </si>
   <si>
-    <t>Гулейкова Александра</t>
+    <t>Dedyulya Ilya</t>
   </si>
   <si>
-    <t>Дедюля Илья</t>
+    <t>Derbilov Vaceslav</t>
   </si>
   <si>
-    <t>Дербилов Вячеслав</t>
+    <t>Gulasyan Robert</t>
   </si>
   <si>
-    <t>Кузнецов Никита</t>
+    <t>Gulejkova Aleksandra</t>
   </si>
   <si>
-    <t>Лобода Артем</t>
+    <t>Kuznecov Nikita</t>
   </si>
   <si>
-    <t>Митрофанова Ольга</t>
+    <t>Loboda Artem</t>
   </si>
   <si>
-    <t>Наон Юрий</t>
+    <t>Mitrofanova Ol'ga</t>
   </si>
   <si>
-    <t>Ревенков Александр</t>
+    <t>Naon Urij</t>
   </si>
   <si>
-    <t>Родин Дмитрий</t>
+    <t>Revenkov Alexandr</t>
   </si>
   <si>
-    <t>Сапаров Тимур</t>
+    <t>Rodin Dmitry</t>
   </si>
   <si>
-    <t>Смирнов Владимир</t>
+    <t>Saparov Timur</t>
   </si>
   <si>
-    <t>Струнов Никита</t>
+    <t>Strunov Nikita</t>
   </si>
   <si>
-    <t>Чинахов Руслан</t>
+    <t>Vladimir Smirnov</t>
   </si>
   <si>
-    <t>Агеев Дмитрий</t>
+    <t>Ageev Dmitrij</t>
   </si>
   <si>
-    <t>Алексеев Артем</t>
+    <t>Ahtamov Stanislav</t>
   </si>
   <si>
-    <t>Ахтямов Станислав</t>
+    <t>Alekseev Artem</t>
   </si>
   <si>
-    <t>Бабенко Богдан</t>
+    <t>Babenko Bogdan</t>
   </si>
   <si>
-    <t>Ву Син Ил</t>
+    <t>Drozdova Milana</t>
   </si>
   <si>
-    <t>Дроздова Милана</t>
+    <t>Kesler Konstantin</t>
   </si>
   <si>
-    <t>Кеслер Константин</t>
+    <t>Konkina Ol'ga</t>
   </si>
   <si>
-    <t>Конкина Ольга</t>
+    <t>Konskij Daniil</t>
   </si>
   <si>
-    <t>Конский Даниил</t>
+    <t>Lypkan' Taisia</t>
   </si>
   <si>
-    <t>Лыпкань Таисия</t>
+    <t>Pimenova Nika</t>
   </si>
   <si>
-    <t>Пименова Ника</t>
+    <t>Pospelov Anton</t>
   </si>
   <si>
-    <t>Поспелов Антон</t>
+    <t>Salagin Urij</t>
   </si>
   <si>
-    <t>Сингуринди Анастасия</t>
+    <t>Singurindi Anastasia</t>
   </si>
   <si>
-    <t>Солдатов Иван</t>
+    <t>Soldatov Ivan</t>
   </si>
   <si>
-    <t>Тырин Николай</t>
+    <t>Tyrin Nikolaj</t>
   </si>
   <si>
-    <t>Шалагин Юрий</t>
+    <t>Vu Sin Il</t>
   </si>
   <si>
-    <t>Воронько Даниил</t>
+    <t>Dzuskaev Andrei</t>
   </si>
   <si>
-    <t>Восканян Юрий</t>
+    <t>Gladskiy Yaroslav</t>
   </si>
   <si>
-    <t>Гладский Ярослав</t>
+    <t>Hodareva Irina</t>
   </si>
   <si>
-    <t>Дзускаев Андрей</t>
+    <t>Iogansen Aleksandr</t>
   </si>
   <si>
-    <t>Жлудова Дарья</t>
+    <t>Kazancenko Lubov'</t>
   </si>
   <si>
-    <t>Иогансен Александр</t>
+    <t>Kocuba Elina</t>
   </si>
   <si>
-    <t>Казанченко Любовь</t>
+    <t>Kudravec Aleksej</t>
   </si>
   <si>
-    <t>Коцуба Элина</t>
+    <t>Martynkovskaya Mariya</t>
   </si>
   <si>
-    <t>Кудрявец Алексей</t>
+    <t>Matvienko Nika</t>
   </si>
   <si>
-    <t>Мартынковская Мария</t>
+    <t>Plisko Anton</t>
   </si>
   <si>
-    <t>Матвиенко Ника</t>
+    <t>Rasev Sergej</t>
   </si>
   <si>
-    <t>Плиско Антон</t>
+    <t>Rogovoj Evgenij</t>
   </si>
   <si>
-    <t>Рашев Сергей</t>
+    <t>Sadovskij Fedor</t>
   </si>
   <si>
-    <t>Роговой Евгений</t>
+    <t>Selockov Aleksandr</t>
   </si>
   <si>
-    <t>Садовский Федор</t>
+    <t>Sestakov Mihail</t>
   </si>
   <si>
-    <t>Свинцов Егор</t>
+    <t>Sorokina Ekaterina</t>
   </si>
   <si>
-    <t>Сорокина Екатерина</t>
+    <t>Svincov Egor</t>
   </si>
   <si>
-    <t>Ходарева Ирина</t>
+    <t>Voronko Daniil</t>
   </si>
   <si>
-    <t>Шестаков Михаил</t>
+    <t>Voskanyan Yuriy</t>
   </si>
   <si>
-    <t>Щелочков Александр</t>
+    <t>Yanchilenko Timofey</t>
   </si>
   <si>
-    <t>Юревич Даниил</t>
+    <t>Yurevich Daniil</t>
   </si>
   <si>
-    <t>Янчиленко Тимофей</t>
+    <t>Zludova Dar'a</t>
   </si>
   <si>
-    <t>Горькова Дарья</t>
+    <t>Gor'kova Dar'a</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>ЗМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
   <si>
-    <t>Израиль</t>
+    <t>Belarus</t>
   </si>
   <si>
-    <t>Беларусь</t>
-[...2 lines deleted...]
-    <t>Республика Корея</t>
+    <t>Republic of Korea</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -970,137 +967,137 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="8">
         <v>2001</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="8">
-        <v>1985</v>
+        <v>2004</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="8">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="8">
-        <v>2002</v>
+        <v>1985</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8">
         <v>2001</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="8">
         <v>1976</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="8">
         <v>2000</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
@@ -1116,108 +1113,108 @@
       </c>
       <c r="D19" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8">
         <v>2004</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="8">
-        <v>1993</v>
+        <v>1986</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="8">
         <v>2011</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8">
-        <v>1986</v>
+        <v>1993</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8">
         <v>1999</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>106</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F24" s="1"/>
@@ -1230,854 +1227,854 @@
       </c>
       <c r="B25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="8">
         <v>1990</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="8">
-        <v>1992</v>
+        <v>2005</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="8">
-        <v>2009</v>
+        <v>1992</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C28" s="8">
-        <v>2006</v>
+        <v>2009</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C29" s="8">
-        <v>2007</v>
+        <v>1993</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="8">
-        <v>2006</v>
+        <v>1974</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="8">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8">
-        <v>2001</v>
+        <v>2006</v>
       </c>
       <c r="D32" s="8" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E32" s="9" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="8">
-        <v>1989</v>
+        <v>2005</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="8">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C35" s="8">
-        <v>2001</v>
+        <v>1989</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C36" s="8">
-        <v>1993</v>
+        <v>2003</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C37" s="8">
-        <v>1974</v>
+        <v>2001</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C38" s="8">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C39" s="8">
-        <v>2001</v>
+        <v>2006</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="8">
         <v>2005</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C41" s="8">
-        <v>2011</v>
+        <v>1992</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C42" s="8">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="8">
-        <v>2007</v>
+        <v>1974</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="8">
-        <v>1974</v>
+        <v>2011</v>
       </c>
       <c r="D44" s="8" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E44" s="9" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C45" s="8">
-        <v>2008</v>
+        <v>2003</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C46" s="8">
-        <v>2001</v>
+        <v>2008</v>
       </c>
       <c r="D46" s="8" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C47" s="8">
-        <v>1981</v>
+        <v>2001</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C48" s="8">
-        <v>1983</v>
+        <v>1981</v>
       </c>
       <c r="D48" s="8" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C49" s="8">
-        <v>1999</v>
+        <v>1983</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>109</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C50" s="8">
-        <v>2003</v>
+        <v>1999</v>
       </c>
       <c r="D50" s="8" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C51" s="8">
-        <v>1985</v>
+        <v>2003</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C52" s="8">
-        <v>2006</v>
+        <v>1985</v>
       </c>
       <c r="D52" s="8" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C53" s="8">
         <v>2005</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C54" s="8">
-        <v>1992</v>
+        <v>2006</v>
       </c>
       <c r="D54" s="8" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C55" s="8">
         <v>1987</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C56" s="8">
-        <v>1984</v>
+        <v>2001</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>109</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C57" s="8">
-        <v>2001</v>
+        <v>1984</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>109</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C58" s="8">
         <v>2004</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>111</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C59" s="8">
-        <v>1988</v>
+        <v>2012</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>112</v>
       </c>
       <c r="E59" s="9" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C60" s="8">
-        <v>2012</v>
+        <v>2002</v>
       </c>
       <c r="D60" s="8" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C61" s="8">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="D61" s="8" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C62" s="8">
         <v>2007</v>
       </c>
       <c r="D62" s="8" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E62" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C63" s="8">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="D63" s="8" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C64" s="8">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="D64" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C65" s="8">
-        <v>2007</v>
+        <v>1987</v>
       </c>
       <c r="D65" s="8" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C66" s="8">
-        <v>1987</v>
+        <v>2008</v>
       </c>
       <c r="D66" s="8" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="E66" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C67" s="8">
         <v>1998</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E67" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F67" s="1"/>
@@ -2110,497 +2107,497 @@
       </c>
       <c r="B69" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C69" s="8">
         <v>1978</v>
       </c>
       <c r="D69" s="8" t="s">
         <v>109</v>
       </c>
       <c r="E69" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C70" s="8">
-        <v>2008</v>
+        <v>1988</v>
       </c>
       <c r="D70" s="8" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="E70" s="9" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C71" s="8">
-        <v>2010</v>
+        <v>2006</v>
       </c>
       <c r="D71" s="8" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="E71" s="9" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F71" s="1"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C72" s="8">
-        <v>2009</v>
+        <v>1991</v>
       </c>
       <c r="D72" s="8" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="E72" s="9" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F72" s="1"/>
       <c r="G72" s="1"/>
       <c r="H72" s="1"/>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C73" s="8">
-        <v>1991</v>
+        <v>1989</v>
       </c>
       <c r="D73" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E73" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F73" s="1"/>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>82</v>
       </c>
       <c r="C74" s="8">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="D74" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E74" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F74" s="1"/>
       <c r="G74" s="1"/>
       <c r="H74" s="1"/>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C75" s="8">
-        <v>2009</v>
+        <v>2003</v>
       </c>
       <c r="D75" s="8" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="E75" s="9" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F75" s="1"/>
       <c r="G75" s="1"/>
       <c r="H75" s="1"/>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C76" s="8">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="D76" s="8" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="E76" s="9" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F76" s="1"/>
       <c r="G76" s="1"/>
       <c r="H76" s="1"/>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>85</v>
       </c>
       <c r="C77" s="8">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="D77" s="8" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E77" s="9" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F77" s="1"/>
       <c r="G77" s="1"/>
       <c r="H77" s="1"/>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C78" s="8">
         <v>2007</v>
       </c>
       <c r="D78" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E78" s="9" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F78" s="1"/>
       <c r="G78" s="1"/>
       <c r="H78" s="1"/>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>87</v>
       </c>
       <c r="C79" s="8">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="D79" s="8" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="E79" s="9" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F79" s="1"/>
       <c r="G79" s="1"/>
       <c r="H79" s="1"/>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>88</v>
       </c>
       <c r="C80" s="8">
-        <v>2007</v>
+        <v>1999</v>
       </c>
       <c r="D80" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E80" s="9" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F80" s="1"/>
       <c r="G80" s="1"/>
       <c r="H80" s="1"/>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C81" s="8">
-        <v>2005</v>
+        <v>1972</v>
       </c>
       <c r="D81" s="8" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E81" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F81" s="1"/>
       <c r="G81" s="1"/>
       <c r="H81" s="1"/>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C82" s="8">
-        <v>1999</v>
+        <v>2013</v>
       </c>
       <c r="D82" s="8" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E82" s="9" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F82" s="1"/>
       <c r="G82" s="1"/>
       <c r="H82" s="1"/>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>91</v>
       </c>
       <c r="C83" s="8">
-        <v>1972</v>
+        <v>2009</v>
       </c>
       <c r="D83" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E83" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F83" s="1"/>
       <c r="G83" s="1"/>
       <c r="H83" s="1"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C84" s="8">
-        <v>2013</v>
+        <v>1995</v>
       </c>
       <c r="D84" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E84" s="9" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F84" s="1"/>
       <c r="G84" s="1"/>
       <c r="H84" s="1"/>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>93</v>
       </c>
       <c r="C85" s="8">
-        <v>2009</v>
+        <v>2005</v>
       </c>
       <c r="D85" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E85" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F85" s="1"/>
       <c r="G85" s="1"/>
       <c r="H85" s="1"/>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>94</v>
       </c>
       <c r="C86" s="8">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="D86" s="8" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="E86" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F86" s="1"/>
       <c r="G86" s="1"/>
       <c r="H86" s="1"/>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C87" s="8">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="D87" s="8" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="E87" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F87" s="1"/>
       <c r="G87" s="1"/>
       <c r="H87" s="1"/>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>96</v>
       </c>
       <c r="C88" s="8">
-        <v>1989</v>
+        <v>2010</v>
       </c>
       <c r="D88" s="8" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="E88" s="9" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F88" s="1"/>
       <c r="G88" s="1"/>
       <c r="H88" s="1"/>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>97</v>
       </c>
       <c r="C89" s="8">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="D89" s="8" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="E89" s="9" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F89" s="1"/>
       <c r="G89" s="1"/>
       <c r="H89" s="1"/>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C90" s="8">
-        <v>1995</v>
+        <v>2007</v>
       </c>
       <c r="D90" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E90" s="9" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F90" s="1"/>
       <c r="G90" s="1"/>
       <c r="H90" s="1"/>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>99</v>
       </c>
       <c r="C91" s="8">
         <v>2007</v>
       </c>
       <c r="D91" s="8" t="s">
         <v>112</v>
       </c>
       <c r="E91" s="9" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F91" s="1"/>
       <c r="G91" s="1"/>
       <c r="H91" s="1"/>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>100</v>
       </c>
       <c r="C92" s="8">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="D92" s="8" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="E92" s="9" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F92" s="1"/>
       <c r="G92" s="1"/>
       <c r="H92" s="1"/>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="8"/>
       <c r="B93" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C93" s="8">
         <v>2002</v>
       </c>
       <c r="D93" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E93" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F93" s="1"/>
       <c r="G93" s="1"/>
       <c r="H93" s="1"/>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="10"/>